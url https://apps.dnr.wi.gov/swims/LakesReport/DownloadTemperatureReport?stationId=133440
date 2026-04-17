--- v1 (2026-01-08)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6a7129f5324a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dfa429dfdc4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdd9677a46be4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e9a9c2804014fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdd9677a46be4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e9a9c2804014fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>