--- v2 (2026-04-17)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dfa429dfdc4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862e5721314e4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e9a9c2804014fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcaecc13107294b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e9a9c2804014fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcaecc13107294b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>