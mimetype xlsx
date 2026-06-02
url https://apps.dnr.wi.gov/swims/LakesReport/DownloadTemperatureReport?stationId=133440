--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862e5721314e4de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12613f2c384425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcaecc13107294b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0396e93f83ce4182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcaecc13107294b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0396e93f83ce4182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>