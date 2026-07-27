--- v4 (2026-06-02)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12613f2c384425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ee080ca87459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0396e93f83ce4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R100c32004115436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0396e93f83ce4182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R100c32004115436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -55,28 +55,80 @@
         <x:is>
           <x:t>Result Depth Unit</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" t="inlineStr">
         <x:is>
           <x:t>Temperature</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" t="inlineStr">
         <x:is>
           <x:t>Dissox</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" t="inlineStr">
         <x:is>
           <x:t>Temperature Units</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" t="inlineStr">
         <x:is>
           <x:t>Dissox Units</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C2" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D2" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E2" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G2" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>