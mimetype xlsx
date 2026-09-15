--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ee080ca87459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68313690bdb4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R100c32004115436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7067c502ac1b465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R100c32004115436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7067c502ac1b465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -107,28 +107,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G2" t="inlineStr">
         <x:is>
           <x:t>21.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" t="inlineStr">
         <x:is>
           <x:t>8.75</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C3" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D3" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E3" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G3" t="inlineStr">
+        <x:is>
+          <x:t>27.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C4" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D4" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E4" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G4" t="inlineStr">
+        <x:is>
+          <x:t>25.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H4" t="inlineStr">
+        <x:is>
+          <x:t>7.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I4" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J4" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>