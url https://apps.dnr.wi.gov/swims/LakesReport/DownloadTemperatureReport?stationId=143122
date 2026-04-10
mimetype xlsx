--- v2 (2026-02-16)
+++ v3 (2026-04-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea875bb37800410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94df9bb213f246e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88958dfd9eb54dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red2a4285619640d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88958dfd9eb54dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red2a4285619640d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>