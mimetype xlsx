--- v3 (2026-04-10)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94df9bb213f246e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa7368a1d844b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red2a4285619640d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6333ca6a5f9b43ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red2a4285619640d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6333ca6a5f9b43ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>