--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa7368a1d844b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed4ddf5ee49414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6333ca6a5f9b43ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1874ed6e425d4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6333ca6a5f9b43ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1874ed6e425d4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15707,28 +15707,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G302" t="inlineStr">
         <x:is>
           <x:t>20.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H302" t="inlineStr">
         <x:is>
           <x:t>6.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I302" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J302" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>9.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>8.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>