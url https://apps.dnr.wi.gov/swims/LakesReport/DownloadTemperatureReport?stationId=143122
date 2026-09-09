--- v5 (2026-07-21)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed4ddf5ee49414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c2fa2026214223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1874ed6e425d4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c17fa473d3545a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1874ed6e425d4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c17fa473d3545a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15863,28 +15863,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G305" t="inlineStr">
         <x:is>
           <x:t>77.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H305" t="inlineStr">
         <x:is>
           <x:t>8.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I305" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J305" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>9.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>8.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t>12.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t>12.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>