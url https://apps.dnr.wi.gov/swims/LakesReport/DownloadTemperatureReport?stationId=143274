--- v2 (2026-02-16)
+++ v3 (2026-04-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abac2e3d45c45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f3557b74924f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1118f359ac384a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra967c1e7a4a64262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1118f359ac384a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra967c1e7a4a64262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>