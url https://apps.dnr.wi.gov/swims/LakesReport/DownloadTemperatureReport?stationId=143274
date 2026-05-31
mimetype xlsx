--- v3 (2026-04-10)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f3557b74924f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a70f91431404f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra967c1e7a4a64262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4985eb05f05d43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra967c1e7a4a64262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4985eb05f05d43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>