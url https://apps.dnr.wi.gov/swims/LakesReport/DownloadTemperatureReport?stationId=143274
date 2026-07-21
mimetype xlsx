--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a70f91431404f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f9f51b0ee49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4985eb05f05d43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabc5f2e2880d4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4985eb05f05d43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabc5f2e2880d4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -17995,28 +17995,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G346" t="inlineStr">
         <x:is>
           <x:t>68.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H346" t="inlineStr">
         <x:is>
           <x:t>7.65</x:t>
         </x:is>
       </x:c>
       <x:c r="I346" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J346" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t>7.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t>7.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B349" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C349" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D349" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E349" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G349" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H349" t="inlineStr">
+        <x:is>
+          <x:t>5.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I349" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J349" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t>4.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B351" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C351" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D351" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E351" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G351" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H351" t="inlineStr">
+        <x:is>
+          <x:t>1.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I351" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J351" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>