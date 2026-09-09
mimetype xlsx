--- v5 (2026-07-21)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f9f51b0ee49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74122969ae614400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabc5f2e2880d4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9447a524da3a4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabc5f2e2880d4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9447a524da3a4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18255,28 +18255,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G351" t="inlineStr">
         <x:is>
           <x:t>68.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H351" t="inlineStr">
         <x:is>
           <x:t>1.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I351" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J351" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="352">
+      <x:c r="A352" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B352" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C352" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D352" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E352" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G352" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H352" t="inlineStr">
+        <x:is>
+          <x:t>7.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I352" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J352" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="353">
+      <x:c r="A353" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B353" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C353" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D353" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E353" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G353" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H353" t="inlineStr">
+        <x:is>
+          <x:t>7.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I353" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J353" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B354" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C354" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D354" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E354" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G354" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H354" t="inlineStr">
+        <x:is>
+          <x:t>7.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I354" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J354" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t>7.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t>6.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t>7.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>74.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>7.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>7.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>