--- v2 (2026-03-13)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ef7e5bd0ad4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65240b010b0b4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf2508f0433c4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3cf8c15a391f494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf2508f0433c4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf8c15a391f494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>