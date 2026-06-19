--- v3 (2026-04-29)
+++ v4 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65240b010b0b4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5ee75e88774b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3cf8c15a391f494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bba925bfa124db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cf8c15a391f494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bba925bfa124db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>