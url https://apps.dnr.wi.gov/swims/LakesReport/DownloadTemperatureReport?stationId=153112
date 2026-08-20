--- v4 (2026-06-19)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5ee75e88774b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e76219b78941bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bba925bfa124db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd6e0c7d263494514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bba925bfa124db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6e0c7d263494514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -47843,28 +47843,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G920" t="inlineStr">
         <x:is>
           <x:t>51.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H920" t="inlineStr">
         <x:is>
           <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I920" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J920" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="921">
+      <x:c r="A921" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B921" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C921" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D921" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E921" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F921" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G921" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H921" t="inlineStr">
+        <x:is>
+          <x:t>8.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I921" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J921" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="922">
+      <x:c r="A922" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B922" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C922" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D922" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E922" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F922" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G922" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H922" t="inlineStr">
+        <x:is>
+          <x:t>8.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I922" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J922" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="923">
+      <x:c r="A923" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B923" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C923" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D923" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E923" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F923" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G923" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H923" t="inlineStr">
+        <x:is>
+          <x:t>8.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I923" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J923" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="924">
+      <x:c r="A924" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B924" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C924" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D924" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E924" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F924" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G924" t="inlineStr">
+        <x:is>
+          <x:t>24.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H924" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I924" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J924" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="925">
+      <x:c r="A925" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B925" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C925" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D925" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E925" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F925" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G925" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H925" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I925" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J925" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="926">
+      <x:c r="A926" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B926" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C926" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D926" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E926" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F926" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G926" t="inlineStr">
+        <x:is>
+          <x:t>23.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H926" t="inlineStr">
+        <x:is>
+          <x:t>8.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I926" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J926" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>