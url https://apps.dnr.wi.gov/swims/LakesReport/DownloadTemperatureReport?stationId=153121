--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59be6fe584eb472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0c2d22ecb549e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R437d076959d84c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd99d6d82eac04eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R437d076959d84c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd99d6d82eac04eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>