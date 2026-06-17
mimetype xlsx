--- v3 (2026-04-29)
+++ v4 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0c2d22ecb549e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9f6a9e3c2243f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd99d6d82eac04eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R93b4ca667cd542eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd99d6d82eac04eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b4ca667cd542eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>