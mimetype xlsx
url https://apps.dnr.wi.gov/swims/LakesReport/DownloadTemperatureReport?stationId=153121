--- v4 (2026-06-17)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9f6a9e3c2243f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d27fa869d264a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R93b4ca667cd542eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ff6c672731940bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b4ca667cd542eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ff6c672731940bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -16175,28 +16175,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G311" t="inlineStr">
         <x:is>
           <x:t>66.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H311" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I311" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J311" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>