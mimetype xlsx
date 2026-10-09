--- v5 (2026-08-19)
+++ v6 (2026-10-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d27fa869d264a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb1620c5c68449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ff6c672731940bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R600d75430b9e474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ff6c672731940bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R600d75430b9e474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -16435,28 +16435,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G316" t="inlineStr">
         <x:is>
           <x:t>72.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H316" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I316" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J316" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>