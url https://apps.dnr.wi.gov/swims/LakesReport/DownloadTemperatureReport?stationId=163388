--- v2 (2026-03-24)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bb183d10444f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea9406d942423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09ed84d451e44d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47647c1ebcec4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09ed84d451e44d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47647c1ebcec4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>