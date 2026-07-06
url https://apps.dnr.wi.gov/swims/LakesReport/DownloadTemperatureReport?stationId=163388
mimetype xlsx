--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea9406d942423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb02fb1bc5a4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47647c1ebcec4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf31b50c8e0744ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47647c1ebcec4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf31b50c8e0744ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33387,28 +33387,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G642" t="inlineStr">
         <x:is>
           <x:t>57.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H642" t="inlineStr">
         <x:is>
           <x:t>4.85</x:t>
         </x:is>
       </x:c>
       <x:c r="I642" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J642" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="643">
+      <x:c r="A643" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B643" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C643" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D643" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E643" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G643" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H643" t="inlineStr">
+        <x:is>
+          <x:t>8.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I643" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J643" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="644">
+      <x:c r="A644" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B644" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C644" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D644" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E644" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G644" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H644" t="inlineStr">
+        <x:is>
+          <x:t>8.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I644" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J644" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="645">
+      <x:c r="A645" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B645" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C645" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D645" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E645" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G645" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H645" t="inlineStr">
+        <x:is>
+          <x:t>8.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I645" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J645" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="646">
+      <x:c r="A646" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B646" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C646" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D646" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E646" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G646" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H646" t="inlineStr">
+        <x:is>
+          <x:t>8.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I646" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J646" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="647">
+      <x:c r="A647" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B647" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C647" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D647" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E647" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G647" t="inlineStr">
+        <x:is>
+          <x:t>58.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H647" t="inlineStr">
+        <x:is>
+          <x:t>10.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I647" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J647" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="648">
+      <x:c r="A648" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B648" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C648" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D648" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E648" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G648" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H648" t="inlineStr">
+        <x:is>
+          <x:t>10.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I648" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J648" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="649">
+      <x:c r="A649" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B649" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C649" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D649" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E649" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G649" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H649" t="inlineStr">
+        <x:is>
+          <x:t>6.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I649" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J649" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="650">
+      <x:c r="A650" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B650" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C650" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D650" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E650" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G650" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H650" t="inlineStr">
+        <x:is>
+          <x:t>4.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I650" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J650" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="651">
+      <x:c r="A651" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B651" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C651" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D651" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E651" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G651" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H651" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I651" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="652">
+      <x:c r="A652" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B652" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C652" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D652" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E652" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G652" t="inlineStr">
+        <x:is>
+          <x:t>51.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H652" t="inlineStr">
+        <x:is>
+          <x:t>.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I652" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J652" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>