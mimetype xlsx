--- v2 (2026-03-13)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e7974552b1448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebceb1aefa544a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re297e57d429746cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95423846e1be4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re297e57d429746cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95423846e1be4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>