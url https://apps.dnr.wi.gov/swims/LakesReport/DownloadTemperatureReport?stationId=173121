--- v3 (2026-04-30)
+++ v4 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebceb1aefa544a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d873425a4034711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95423846e1be4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb62a157b48894274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95423846e1be4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb62a157b48894274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33335,28 +33335,1172 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G641" t="inlineStr">
         <x:is>
           <x:t>73.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H641" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I641" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J641" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="642">
+      <x:c r="A642" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B642" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C642" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D642" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E642" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F642" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G642" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H642" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I642" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J642" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="643">
+      <x:c r="A643" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B643" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C643" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D643" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E643" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G643" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I643" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="644">
+      <x:c r="A644" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B644" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C644" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D644" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E644" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G644" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I644" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="645">
+      <x:c r="A645" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B645" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C645" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D645" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E645" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G645" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I645" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="646">
+      <x:c r="A646" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B646" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C646" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D646" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E646" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G646" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I646" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="647">
+      <x:c r="A647" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B647" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C647" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D647" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E647" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G647" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I647" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="648">
+      <x:c r="A648" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B648" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C648" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D648" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E648" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G648" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I648" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="649">
+      <x:c r="A649" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B649" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C649" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D649" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E649" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G649" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I649" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="650">
+      <x:c r="A650" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B650" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C650" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D650" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E650" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G650" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I650" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="651">
+      <x:c r="A651" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B651" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C651" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D651" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E651" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G651" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I651" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="652">
+      <x:c r="A652" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B652" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C652" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D652" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E652" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G652" t="inlineStr">
+        <x:is>
+          <x:t>68.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I652" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>64.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B655" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C655" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D655" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E655" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G655" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I655" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B656" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C656" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D656" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E656" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G656" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I656" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B657" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C657" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D657" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E657" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G657" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I657" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="658">
+      <x:c r="A658" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B658" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C658" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D658" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E658" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G658" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I658" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="659">
+      <x:c r="A659" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B659" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C659" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D659" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E659" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G659" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I659" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="660">
+      <x:c r="A660" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B660" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C660" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D660" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E660" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G660" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I660" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="661">
+      <x:c r="A661" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B661" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C661" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D661" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E661" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G661" t="inlineStr">
+        <x:is>
+          <x:t>70.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I661" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="662">
+      <x:c r="A662" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B662" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C662" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D662" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E662" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G662" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I662" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="663">
+      <x:c r="A663" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B663" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C663" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D663" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E663" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G663" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I663" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>