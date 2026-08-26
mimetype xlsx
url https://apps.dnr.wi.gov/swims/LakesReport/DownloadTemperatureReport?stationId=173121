--- v4 (2026-06-19)
+++ v5 (2026-08-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d873425a4034711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217fb2e2430840ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb62a157b48894274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a61a7fea3f24649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb62a157b48894274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a61a7fea3f24649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34479,28 +34479,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G663" t="inlineStr">
         <x:is>
           <x:t>69.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H663" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I663" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J663" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="664">
+      <x:c r="A664" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B664" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C664" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D664" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E664" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G664" t="inlineStr">
+        <x:is>
+          <x:t>88.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I664" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="665">
+      <x:c r="A665" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B665" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C665" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D665" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E665" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G665" t="inlineStr">
+        <x:is>
+          <x:t>86.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I665" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="666">
+      <x:c r="A666" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B666" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C666" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D666" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E666" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G666" t="inlineStr">
+        <x:is>
+          <x:t>82.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I666" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="667">
+      <x:c r="A667" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B667" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C667" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D667" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E667" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G667" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I667" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="668">
+      <x:c r="A668" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B668" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C668" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D668" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E668" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G668" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I668" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="669">
+      <x:c r="A669" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B669" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C669" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D669" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E669" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G669" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I669" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="670">
+      <x:c r="A670" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B670" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C670" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D670" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E670" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G670" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I670" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="671">
+      <x:c r="A671" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B671" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C671" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D671" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E671" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G671" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I671" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="672">
+      <x:c r="A672" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B672" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C672" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D672" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E672" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G672" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I672" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="673">
+      <x:c r="A673" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B673" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C673" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D673" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E673" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G673" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I673" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="674">
+      <x:c r="A674" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B674" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C674" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D674" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E674" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G674" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I674" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="675">
+      <x:c r="A675" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B675" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C675" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D675" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E675" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G675" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I675" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="676">
+      <x:c r="A676" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B676" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C676" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D676" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E676" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G676" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I676" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="677">
+      <x:c r="A677" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B677" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C677" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D677" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E677" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F677" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G677" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H677" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I677" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J677" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="678">
+      <x:c r="A678" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B678" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C678" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D678" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E678" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F678" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G678" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H678" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I678" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J678" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="679">
+      <x:c r="A679" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B679" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C679" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D679" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E679" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F679" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G679" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H679" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I679" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J679" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>