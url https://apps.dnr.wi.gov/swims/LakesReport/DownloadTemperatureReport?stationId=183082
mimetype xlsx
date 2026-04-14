--- v2 (2026-02-22)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d0e86d8efa47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61234044cdde4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cbec15ac0784033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R500083e9d4174da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cbec15ac0784033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R500083e9d4174da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>