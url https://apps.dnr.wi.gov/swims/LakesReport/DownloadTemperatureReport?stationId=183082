--- v3 (2026-04-14)
+++ v4 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61234044cdde4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e62771fdf342f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R500083e9d4174da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5679f54c05ef4979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R500083e9d4174da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5679f54c05ef4979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>