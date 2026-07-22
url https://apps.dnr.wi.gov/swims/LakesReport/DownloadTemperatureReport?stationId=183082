--- v4 (2026-06-01)
+++ v5 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e62771fdf342f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eca9c537ba5422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5679f54c05ef4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11b368e9f7004973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5679f54c05ef4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11b368e9f7004973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>