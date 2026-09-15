--- v5 (2026-07-22)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eca9c537ba5422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e8fbde827644e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11b368e9f7004973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b51ccd503fd4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11b368e9f7004973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b51ccd503fd4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27147,28 +27147,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G522" t="inlineStr">
         <x:is>
           <x:t>67.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H522" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I522" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J522" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>60.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t>80.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t>79.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t>77.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="531">
+      <x:c r="A531" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B531" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C531" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D531" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E531" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G531" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I531" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>