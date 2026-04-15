--- v2 (2026-02-24)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb4c896e1c84fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67259ff4b4ae4a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb562b35bb8534b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R555ec83702e349c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb562b35bb8534b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R555ec83702e349c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>