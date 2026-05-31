--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67259ff4b4ae4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b5546216fa462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R555ec83702e349c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ebe2297ec784c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R555ec83702e349c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ebe2297ec784c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>