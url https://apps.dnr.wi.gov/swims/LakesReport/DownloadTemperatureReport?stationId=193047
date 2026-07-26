--- v4 (2026-05-31)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b5546216fa462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be31a40970d4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ebe2297ec784c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c97647d97cf4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ebe2297ec784c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c97647d97cf4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9883,28 +9883,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G190" t="inlineStr">
         <x:is>
           <x:t>72.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I190" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>