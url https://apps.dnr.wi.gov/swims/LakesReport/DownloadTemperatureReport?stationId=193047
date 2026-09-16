--- v5 (2026-07-26)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be31a40970d4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58874a1bba404613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c97647d97cf4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4de1eed2bf724de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c97647d97cf4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4de1eed2bf724de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9935,28 +9935,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G191" t="inlineStr">
         <x:is>
           <x:t>79</x:t>
         </x:is>
       </x:c>
       <x:c r="H191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I191" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>77.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>