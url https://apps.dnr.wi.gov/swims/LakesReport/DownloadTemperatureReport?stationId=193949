--- v2 (2026-02-28)
+++ v3 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d00205e594e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188cb81014594b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1c2b215147a4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31f97ef4084441d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1c2b215147a4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31f97ef4084441d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>