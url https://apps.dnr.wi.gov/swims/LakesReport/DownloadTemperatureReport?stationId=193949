--- v3 (2026-06-14)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188cb81014594b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e2d71cf6f84e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31f97ef4084441d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23806776967c49e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31f97ef4084441d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23806776967c49e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>