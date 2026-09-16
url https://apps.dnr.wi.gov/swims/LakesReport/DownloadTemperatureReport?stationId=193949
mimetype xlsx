--- v4 (2026-08-02)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e2d71cf6f84e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf992c0b1dbfa4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23806776967c49e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdadfdc667a3465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23806776967c49e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdadfdc667a3465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3227,28 +3227,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G62" t="inlineStr">
         <x:is>
           <x:t>57.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H62" t="inlineStr">
         <x:is>
           <x:t>.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I62" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J62" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B67" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C67" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D67" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E67" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G67" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H67" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I67" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J67" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>61.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>