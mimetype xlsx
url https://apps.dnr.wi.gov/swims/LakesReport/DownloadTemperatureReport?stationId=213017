--- v5 (2026-07-27)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caba4b8ce114e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61d88320f304dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf2e5462bd43e4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref9e8f09f6e4442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2e5462bd43e4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref9e8f09f6e4442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -49455,28 +49455,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G951" t="inlineStr">
         <x:is>
           <x:t>65.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H951" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I951" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J951" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="952">
+      <x:c r="A952" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B952" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C952" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D952" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E952" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F952" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G952" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H952" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I952" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J952" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="953">
+      <x:c r="A953" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B953" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C953" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D953" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E953" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F953" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G953" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H953" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I953" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J953" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="954">
+      <x:c r="A954" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B954" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C954" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D954" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E954" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F954" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G954" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H954" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I954" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J954" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="955">
+      <x:c r="A955" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B955" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C955" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D955" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E955" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F955" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G955" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H955" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I955" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J955" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="956">
+      <x:c r="A956" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B956" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C956" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D956" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E956" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F956" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G956" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H956" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I956" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J956" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="957">
+      <x:c r="A957" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B957" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C957" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D957" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E957" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F957" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G957" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H957" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I957" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J957" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="958">
+      <x:c r="A958" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B958" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C958" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D958" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E958" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F958" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G958" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H958" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I958" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J958" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="959">
+      <x:c r="A959" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B959" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C959" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D959" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E959" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F959" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G959" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H959" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I959" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J959" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="960">
+      <x:c r="A960" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B960" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C960" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D960" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E960" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F960" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G960" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H960" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I960" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J960" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="961">
+      <x:c r="A961" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B961" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C961" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D961" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E961" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F961" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G961" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H961" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I961" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J961" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="962">
+      <x:c r="A962" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B962" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C962" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D962" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E962" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F962" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G962" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H962" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I962" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J962" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="963">
+      <x:c r="A963" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B963" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C963" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D963" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E963" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F963" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G963" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H963" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I963" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J963" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="964">
+      <x:c r="A964" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B964" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C964" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D964" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E964" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F964" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G964" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H964" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I964" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J964" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="965">
+      <x:c r="A965" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B965" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C965" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D965" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E965" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F965" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G965" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H965" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I965" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J965" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="966">
+      <x:c r="A966" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B966" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C966" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D966" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E966" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F966" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G966" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H966" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I966" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J966" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="967">
+      <x:c r="A967" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B967" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C967" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D967" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E967" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F967" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G967" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H967" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I967" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J967" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>