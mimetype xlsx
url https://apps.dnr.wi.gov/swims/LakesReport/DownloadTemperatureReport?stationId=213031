--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f49f4ff260499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db70bdc6e7d417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R703a6c07a6e542a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R308d29399c8f4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R703a6c07a6e542a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R308d29399c8f4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>