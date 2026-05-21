--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db70bdc6e7d417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24484bea8ab34789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R308d29399c8f4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2dfc29d79bc44001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R308d29399c8f4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dfc29d79bc44001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4631,28 +4631,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G89" t="inlineStr">
         <x:is>
           <x:t>57.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I89" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>46.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>