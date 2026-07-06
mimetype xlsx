--- v2 (2026-05-21)
+++ v3 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24484bea8ab34789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f91e27ff6640b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2dfc29d79bc44001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2277c59dba6c4663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dfc29d79bc44001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2277c59dba6c4663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>