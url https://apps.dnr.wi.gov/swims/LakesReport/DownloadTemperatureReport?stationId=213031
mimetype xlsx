--- v3 (2026-07-06)
+++ v4 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f91e27ff6640b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc8f0cdfd0342bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2277c59dba6c4663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80c1cd3be9bf4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2277c59dba6c4663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80c1cd3be9bf4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5047,28 +5047,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G97" t="inlineStr">
         <x:is>
           <x:t>45.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I97" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C106" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D106" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E106" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>