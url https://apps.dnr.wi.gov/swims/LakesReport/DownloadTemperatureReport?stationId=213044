--- v6 (2026-08-20)
+++ v7 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969f7844d4a455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c3adf971644f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ac1ccdd9a7543b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c88e826f50e4e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ac1ccdd9a7543b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c88e826f50e4e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15291,28 +15291,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G294" t="inlineStr">
         <x:is>
           <x:t>51.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H294" t="inlineStr">
         <x:is>
           <x:t>.26</x:t>
         </x:is>
       </x:c>
       <x:c r="I294" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J294" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>7.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t>7.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t>7.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>7.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>6.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B301" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C301" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D301" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E301" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G301" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H301" t="inlineStr">
+        <x:is>
+          <x:t>8.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t>63.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t>8.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>57.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>2.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>52.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>