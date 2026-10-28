--- v4 (2026-07-27)
+++ v5 (2026-10-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bec23e6d6c34ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c29a1074664e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03574cc2d9534f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4ec39ed5e374400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03574cc2d9534f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4ec39ed5e374400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33907,28 +33907,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G652" t="inlineStr">
         <x:is>
           <x:t>55.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H652" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I652" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J652" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B655" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C655" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D655" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E655" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G655" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I655" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B656" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C656" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D656" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E656" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G656" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I656" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B657" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C657" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D657" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E657" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G657" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I657" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="658">
+      <x:c r="A658" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B658" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C658" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D658" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E658" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G658" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I658" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="659">
+      <x:c r="A659" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B659" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C659" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D659" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E659" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G659" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I659" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="660">
+      <x:c r="A660" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B660" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C660" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D660" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E660" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G660" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I660" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="661">
+      <x:c r="A661" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B661" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C661" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D661" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E661" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G661" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I661" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="662">
+      <x:c r="A662" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B662" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C662" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D662" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E662" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G662" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I662" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>