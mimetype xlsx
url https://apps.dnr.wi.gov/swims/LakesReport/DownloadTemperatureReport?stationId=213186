--- v2 (2026-03-10)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b995fc3360469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07f5b907ba241e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18e27420c7374bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f4619fc6ada48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18e27420c7374bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4619fc6ada48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23923,28 +23923,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G460" t="inlineStr">
         <x:is>
           <x:t>47.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H460" t="inlineStr">
         <x:is>
           <x:t>.04</x:t>
         </x:is>
       </x:c>
       <x:c r="I460" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J460" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>8.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>51.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t>8.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>43.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t>8.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>42.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t>7.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>42.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t>7.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>41.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t>5.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>