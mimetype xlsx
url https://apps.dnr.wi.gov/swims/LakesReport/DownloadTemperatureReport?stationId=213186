--- v3 (2026-05-14)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07f5b907ba241e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807e0d49a7446ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f4619fc6ada48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f96b6bf883f48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4619fc6ada48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f96b6bf883f48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -24287,28 +24287,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G467" t="inlineStr">
         <x:is>
           <x:t>41.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H467" t="inlineStr">
         <x:is>
           <x:t>5.31</x:t>
         </x:is>
       </x:c>
       <x:c r="I467" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J467" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t>67.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t>9.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t>10.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t>54.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t>1.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B473" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C473" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D473" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E473" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G473" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H473" t="inlineStr">
+        <x:is>
+          <x:t>.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>47.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>