--- v4 (2026-08-27)
+++ v5 (2026-10-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807e0d49a7446ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b1a407fdf74874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f96b6bf883f48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda43086ddaae421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f96b6bf883f48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda43086ddaae421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -24651,28 +24651,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G474" t="inlineStr">
         <x:is>
           <x:t>47.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H474" t="inlineStr">
         <x:is>
           <x:t>.08</x:t>
         </x:is>
       </x:c>
       <x:c r="I474" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J474" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t>8.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t>8.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t>8.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t>7.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t>3.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t>.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>51.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>