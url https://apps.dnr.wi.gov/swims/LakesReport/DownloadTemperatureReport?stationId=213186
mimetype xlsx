--- v5 (2026-10-22)
+++ v6 (2026-10-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b1a407fdf74874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859687a0706c4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda43086ddaae421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c57e5638f434b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda43086ddaae421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c57e5638f434b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>