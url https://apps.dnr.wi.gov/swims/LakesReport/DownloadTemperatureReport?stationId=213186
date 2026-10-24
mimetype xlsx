--- v6 (2026-10-24)
+++ v7 (2026-10-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859687a0706c4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76059ef4f0d740c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c57e5638f434b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37ac666163f442fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c57e5638f434b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37ac666163f442fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>