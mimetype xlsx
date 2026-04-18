--- v2 (2026-02-24)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref26100884884407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ee73fb34df45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03c7ecaed7634e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2cc1a06b80245d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03c7ecaed7634e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2cc1a06b80245d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>