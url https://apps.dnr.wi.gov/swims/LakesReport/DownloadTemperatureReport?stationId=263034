--- v3 (2026-04-18)
+++ v4 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ee73fb34df45ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85284f7364eb47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2cc1a06b80245d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5f4a2a7627b4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2cc1a06b80245d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5f4a2a7627b4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21011,28 +21011,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G404" t="inlineStr">
         <x:is>
           <x:t>67.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H404" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I404" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J404" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="405">
+      <x:c r="A405" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B405" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C405" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D405" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E405" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G405" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I405" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="406">
+      <x:c r="A406" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B406" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C406" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D406" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E406" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G406" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I406" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="407">
+      <x:c r="A407" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B407" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C407" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D407" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E407" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G407" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I407" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="408">
+      <x:c r="A408" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B408" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C408" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D408" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E408" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G408" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I408" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="409">
+      <x:c r="A409" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B409" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C409" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D409" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E409" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G409" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I409" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="410">
+      <x:c r="A410" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B410" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C410" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D410" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E410" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G410" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I410" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="411">
+      <x:c r="A411" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B411" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C411" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D411" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E411" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G411" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I411" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>