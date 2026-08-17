--- v4 (2026-06-14)
+++ v5 (2026-08-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85284f7364eb47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d470254eb594a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5f4a2a7627b4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R061331a76d2743df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5f4a2a7627b4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R061331a76d2743df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21375,28 +21375,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G411" t="inlineStr">
         <x:is>
           <x:t>47.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H411" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I411" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J411" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="416">
+      <x:c r="A416" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B416" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C416" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D416" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E416" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G416" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I416" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="417">
+      <x:c r="A417" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="418">
+      <x:c r="A418" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B418" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C418" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D418" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E418" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G418" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I418" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>