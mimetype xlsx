--- v1 (2026-02-24)
+++ v2 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a69af07da534019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8c0af0e9634e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc1e935655764879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5204c16a1b904cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc1e935655764879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5204c16a1b904cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>