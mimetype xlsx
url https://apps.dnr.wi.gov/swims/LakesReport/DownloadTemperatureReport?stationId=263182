--- v2 (2026-04-18)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8c0af0e9634e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb96269d3104645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5204c16a1b904cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R900d3217324c4bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5204c16a1b904cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R900d3217324c4bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18671,28 +18671,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G359" t="inlineStr">
         <x:is>
           <x:t>72.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I359" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>51.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B368" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C368" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D368" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E368" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G368" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I368" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="369">
+      <x:c r="A369" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B369" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C369" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D369" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E369" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G369" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I369" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>