--- v3 (2026-06-21)
+++ v4 (2026-08-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb96269d3104645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40ed85701714c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R900d3217324c4bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4bb0d3c028d24380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R900d3217324c4bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bb0d3c028d24380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19399,28 +19399,756 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G373" t="inlineStr">
         <x:is>
           <x:t>61.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H373" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I373" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J373" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="385">
+      <x:c r="A385" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B386" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C386" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D386" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E386" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>