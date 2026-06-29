--- v2 (2026-03-20)
+++ v3 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18b658d7c074bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ebd5c2e456478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1038b97979c240aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R656904aef4f24487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1038b97979c240aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R656904aef4f24487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4267,28 +4267,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G82" t="inlineStr">
         <x:is>
           <x:t>23.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H82" t="inlineStr">
         <x:is>
           <x:t>11.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I82" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J82" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>25.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>7.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>25.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>7.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>7.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>20.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>