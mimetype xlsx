--- v3 (2026-06-29)
+++ v4 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ebd5c2e456478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6142a2fe675b4e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R656904aef4f24487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68457a0c61ed4cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R656904aef4f24487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68457a0c61ed4cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>