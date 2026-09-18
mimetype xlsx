--- v6 (2026-08-02)
+++ v7 (2026-09-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bc806c5a2e4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2b37767cfa4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5eb56af951104f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R172be20ad5ec4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5eb56af951104f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R172be20ad5ec4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -17267,28 +17267,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G332" t="inlineStr">
         <x:is>
           <x:t>60.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H332" t="inlineStr">
         <x:is>
           <x:t>7.87</x:t>
         </x:is>
       </x:c>
       <x:c r="I332" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J332" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t>14.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t>24.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t>14.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t>22.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B336" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C336" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D336" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E336" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t>22.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I336" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B337" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C337" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D337" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E337" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G337" t="inlineStr">
+        <x:is>
+          <x:t>22.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I337" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>