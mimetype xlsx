--- v3 (2026-03-25)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb7bf27e9ea4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16b210e694944e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae4c5705679f4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R063e2b4cb6f041a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae4c5705679f4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R063e2b4cb6f041a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>