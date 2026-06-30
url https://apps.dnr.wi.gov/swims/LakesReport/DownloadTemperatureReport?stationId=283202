--- v4 (2026-05-14)
+++ v5 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16b210e694944e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6343123d4845b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R063e2b4cb6f041a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76667248615f496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R063e2b4cb6f041a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76667248615f496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11547,28 +11547,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G222" t="inlineStr">
         <x:is>
           <x:t>63.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H222" t="inlineStr">
         <x:is>
           <x:t>.11</x:t>
         </x:is>
       </x:c>
       <x:c r="I222" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J222" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>9.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>67.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>3.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>60.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>