--- v5 (2026-06-30)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6343123d4845b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbadf773c764b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76667248615f496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca05018876134d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76667248615f496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca05018876134d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11550,285 +11550,805 @@
       </x:c>
       <x:c r="G222" t="inlineStr">
         <x:is>
           <x:t>63.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H222" t="inlineStr">
         <x:is>
           <x:t>.11</x:t>
         </x:is>
       </x:c>
       <x:c r="I222" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J222" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="inlineStr">
         <x:is>
-          <x:t>06/19/2026</x:t>
+          <x:t>03/20/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E223" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G223" t="inlineStr">
         <x:is>
-          <x:t>69.4</x:t>
+          <x:t>40.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H223" t="inlineStr">
         <x:is>
-          <x:t>9.3</x:t>
+          <x:t>13.92</x:t>
         </x:is>
       </x:c>
       <x:c r="I223" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J223" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="inlineStr">
         <x:is>
-          <x:t>06/19/2026</x:t>
+          <x:t>03/20/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E224" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G224" t="inlineStr">
         <x:is>
-          <x:t>69.2</x:t>
+          <x:t>40.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H224" t="inlineStr">
         <x:is>
-          <x:t>9.12</x:t>
+          <x:t>14.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I224" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J224" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="inlineStr">
         <x:is>
-          <x:t>06/19/2026</x:t>
+          <x:t>03/20/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E225" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="F225" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G225" t="inlineStr">
         <x:is>
-          <x:t>67.9</x:t>
+          <x:t>39.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H225" t="inlineStr">
         <x:is>
-          <x:t>3.89</x:t>
+          <x:t>14.24</x:t>
         </x:is>
       </x:c>
       <x:c r="I225" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J225" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="inlineStr">
         <x:is>
-          <x:t>06/19/2026</x:t>
+          <x:t>03/20/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E226" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F226" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G226" t="inlineStr">
         <x:is>
-          <x:t>60.3</x:t>
+          <x:t>39.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H226" t="inlineStr">
         <x:is>
-          <x:t>.25</x:t>
+          <x:t>14.27</x:t>
         </x:is>
       </x:c>
       <x:c r="I226" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J226" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="inlineStr">
         <x:is>
+          <x:t>03/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>38.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>14.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
           <x:t>06/19/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="B227" t="inlineStr">
+      <x:c r="B228" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="C227" t="inlineStr">
+      <x:c r="C228" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="D227" t="inlineStr">
+      <x:c r="D228" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="E227" t="inlineStr">
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>9.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>67.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>3.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>60.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
-      <x:c r="F227" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G227" t="inlineStr">
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
         <x:is>
           <x:t>59.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="H227" t="inlineStr">
+      <x:c r="H232" t="inlineStr">
         <x:is>
           <x:t>59.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I227" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="J227" t="inlineStr">
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>7.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>77.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>