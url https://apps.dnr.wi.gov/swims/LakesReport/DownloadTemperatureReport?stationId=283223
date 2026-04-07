--- v1 (2026-02-04)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897c50687c934342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7388fdbdfee84da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1325e7de513a484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f991396d210457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1325e7de513a484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f991396d210457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>