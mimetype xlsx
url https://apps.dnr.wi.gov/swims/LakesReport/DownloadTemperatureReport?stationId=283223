--- v2 (2026-04-07)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7388fdbdfee84da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1635ac86e19b4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f991396d210457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e430db732774f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f991396d210457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e430db732774f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>