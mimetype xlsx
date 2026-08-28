--- v3 (2026-05-31)
+++ v4 (2026-08-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1635ac86e19b4dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546a374f8f4f4107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e430db732774f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra049dbf24ea04ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e430db732774f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra049dbf24ea04ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -20231,28 +20231,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G389" t="inlineStr">
         <x:is>
           <x:t>4.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H389" t="inlineStr">
         <x:is>
           <x:t>23.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I389" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J389" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="390">
+      <x:c r="A390" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B390" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C390" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D390" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E390" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G390" t="inlineStr">
+        <x:is>
+          <x:t>26.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H390" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I390" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J390" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>26.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t>26.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t>25.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>