--- v6 (2026-08-02)
+++ v7 (2026-09-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2baea46ba994fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8273609e6414b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra8ec3d18c3f54f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4427ee060eb4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8ec3d18c3f54f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4427ee060eb4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34843,28 +34843,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G670" t="inlineStr">
         <x:is>
           <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="H670" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I670" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J670" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="671">
+      <x:c r="A671" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B671" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C671" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D671" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E671" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G671" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I671" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="672">
+      <x:c r="A672" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B672" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C672" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D672" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E672" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G672" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I672" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="673">
+      <x:c r="A673" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B673" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C673" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D673" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E673" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G673" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I673" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="674">
+      <x:c r="A674" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B674" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C674" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D674" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E674" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G674" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I674" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="675">
+      <x:c r="A675" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B675" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C675" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D675" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E675" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G675" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I675" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="676">
+      <x:c r="A676" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B676" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C676" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D676" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E676" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G676" t="inlineStr">
+        <x:is>
+          <x:t>62.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I676" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>