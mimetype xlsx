--- v3 (2026-03-07)
+++ v4 (2026-04-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5d5344e1fd4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0775815106e4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra906d854a66140bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R312de70d059e491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra906d854a66140bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R312de70d059e491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>