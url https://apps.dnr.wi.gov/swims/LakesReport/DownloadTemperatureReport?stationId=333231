--- v4 (2026-04-25)
+++ v5 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0775815106e4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57701ec40e0b4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R312de70d059e491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdef6a05956a94b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R312de70d059e491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdef6a05956a94b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33907,28 +33907,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G652" t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
       <x:c r="H652" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I652" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J652" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B655" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C655" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D655" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E655" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G655" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I655" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B656" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C656" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D656" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E656" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G656" t="inlineStr">
+        <x:is>
+          <x:t>60.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I656" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B657" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C657" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D657" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E657" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G657" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I657" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="658">
+      <x:c r="A658" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B658" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C658" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D658" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E658" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G658" t="inlineStr">
+        <x:is>
+          <x:t>55.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I658" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>