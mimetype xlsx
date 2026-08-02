--- v5 (2026-06-14)
+++ v6 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57701ec40e0b4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2baea46ba994fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdef6a05956a94b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra8ec3d18c3f54f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdef6a05956a94b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8ec3d18c3f54f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34219,28 +34219,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G658" t="inlineStr">
         <x:is>
           <x:t>55.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H658" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I658" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J658" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="659">
+      <x:c r="A659" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B659" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C659" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D659" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E659" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G659" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I659" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="660">
+      <x:c r="A660" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B660" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C660" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D660" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E660" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G660" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I660" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="661">
+      <x:c r="A661" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B661" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C661" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D661" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E661" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G661" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I661" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="662">
+      <x:c r="A662" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B662" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C662" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D662" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E662" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G662" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I662" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="663">
+      <x:c r="A663" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B663" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C663" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D663" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E663" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G663" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I663" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="664">
+      <x:c r="A664" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B664" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C664" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D664" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E664" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G664" t="inlineStr">
+        <x:is>
+          <x:t>57.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I664" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="665">
+      <x:c r="A665" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B665" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C665" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D665" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E665" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G665" t="inlineStr">
+        <x:is>
+          <x:t>84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I665" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="666">
+      <x:c r="A666" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B666" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C666" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D666" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E666" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G666" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I666" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="667">
+      <x:c r="A667" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B667" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C667" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D667" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E667" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G667" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I667" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="668">
+      <x:c r="A668" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B668" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C668" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D668" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E668" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G668" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I668" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="669">
+      <x:c r="A669" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B669" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C669" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D669" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E669" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G669" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I669" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="670">
+      <x:c r="A670" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B670" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C670" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D670" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E670" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G670" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I670" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>