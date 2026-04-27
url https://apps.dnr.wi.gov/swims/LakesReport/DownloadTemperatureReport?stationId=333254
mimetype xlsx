--- v2 (2026-02-28)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e556ff36adb405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975aa69cd6da40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc2efb2ac09c34884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re884698275e44354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2efb2ac09c34884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re884698275e44354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>