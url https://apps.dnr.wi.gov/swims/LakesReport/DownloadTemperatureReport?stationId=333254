--- v3 (2026-04-27)
+++ v4 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975aa69cd6da40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea934e25eff84dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re884698275e44354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re58685e99f5748cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re884698275e44354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re58685e99f5748cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -44463,28 +44463,1536 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G855" t="inlineStr">
         <x:is>
           <x:t>19.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H855" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I855" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J855" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="856">
+      <x:c r="A856" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B856" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C856" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D856" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E856" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F856" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G856" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H856" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I856" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J856" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="857">
+      <x:c r="A857" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B857" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C857" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D857" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E857" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F857" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G857" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H857" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I857" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J857" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="858">
+      <x:c r="A858" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B858" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C858" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D858" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E858" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F858" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G858" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H858" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I858" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J858" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="859">
+      <x:c r="A859" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B859" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C859" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D859" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E859" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F859" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G859" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H859" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I859" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J859" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="860">
+      <x:c r="A860" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B860" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C860" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D860" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E860" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F860" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G860" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H860" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I860" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J860" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="861">
+      <x:c r="A861" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B861" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C861" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D861" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E861" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F861" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G861" t="inlineStr">
+        <x:is>
+          <x:t>25.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H861" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I861" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J861" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="862">
+      <x:c r="A862" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B862" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C862" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D862" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E862" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F862" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G862" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H862" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I862" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J862" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="863">
+      <x:c r="A863" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B863" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C863" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D863" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E863" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F863" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G863" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H863" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I863" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J863" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="864">
+      <x:c r="A864" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B864" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C864" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D864" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E864" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F864" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G864" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H864" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I864" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J864" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="865">
+      <x:c r="A865" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B865" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C865" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D865" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E865" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G865" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I865" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="866">
+      <x:c r="A866" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B866" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C866" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D866" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E866" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F866" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G866" t="inlineStr">
+        <x:is>
+          <x:t>24.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H866" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I866" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J866" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="867">
+      <x:c r="A867" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B867" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C867" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D867" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E867" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F867" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G867" t="inlineStr">
+        <x:is>
+          <x:t>24.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H867" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I867" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J867" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="868">
+      <x:c r="A868" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B868" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C868" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D868" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E868" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F868" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G868" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H868" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I868" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J868" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="869">
+      <x:c r="A869" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B869" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C869" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D869" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E869" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F869" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G869" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H869" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I869" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J869" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="870">
+      <x:c r="A870" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B870" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C870" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D870" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E870" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F870" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G870" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H870" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I870" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J870" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="871">
+      <x:c r="A871" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B871" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C871" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D871" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E871" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F871" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G871" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H871" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I871" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J871" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="872">
+      <x:c r="A872" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B872" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C872" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D872" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E872" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G872" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H872" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I872" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J872" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>24.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t>3.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>24.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>24.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="882">
+      <x:c r="A882" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B882" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C882" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D882" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E882" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G882" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H882" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I882" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J882" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="883">
+      <x:c r="A883" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B883" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C883" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D883" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E883" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G883" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H883" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I883" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J883" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="884">
+      <x:c r="A884" t="inlineStr">
+        <x:is>
+          <x:t>03/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B884" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C884" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D884" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E884" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G884" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I884" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>