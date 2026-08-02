--- v4 (2026-06-14)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea934e25eff84dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re150926019224ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re58685e99f5748cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe4ba7634c99442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re58685e99f5748cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4ba7634c99442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>