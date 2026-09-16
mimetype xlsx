--- v5 (2026-08-02)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re150926019224ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree442423f97f4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe4ba7634c99442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9382668de4ec4bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4ba7634c99442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9382668de4ec4bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45971,28 +45971,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G884" t="inlineStr">
         <x:is>
           <x:t>11.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H884" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I884" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J884" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="885">
+      <x:c r="A885" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B885" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C885" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D885" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E885" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G885" t="inlineStr">
+        <x:is>
+          <x:t>26.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H885" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I885" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J885" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="886">
+      <x:c r="A886" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B886" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C886" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D886" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E886" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G886" t="inlineStr">
+        <x:is>
+          <x:t>26.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H886" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I886" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J886" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="887">
+      <x:c r="A887" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B887" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C887" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D887" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E887" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G887" t="inlineStr">
+        <x:is>
+          <x:t>26.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H887" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I887" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J887" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="888">
+      <x:c r="A888" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B888" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C888" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D888" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E888" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G888" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H888" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I888" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J888" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="889">
+      <x:c r="A889" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B889" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C889" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D889" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E889" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G889" t="inlineStr">
+        <x:is>
+          <x:t>25.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H889" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I889" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J889" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="890">
+      <x:c r="A890" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B890" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C890" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D890" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E890" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G890" t="inlineStr">
+        <x:is>
+          <x:t>25.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H890" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I890" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J890" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="891">
+      <x:c r="A891" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B891" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C891" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D891" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E891" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F891" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G891" t="inlineStr">
+        <x:is>
+          <x:t>25.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H891" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I891" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J891" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="892">
+      <x:c r="A892" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B892" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C892" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D892" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E892" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F892" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G892" t="inlineStr">
+        <x:is>
+          <x:t>25.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H892" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I892" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J892" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="893">
+      <x:c r="A893" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B893" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C893" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D893" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E893" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G893" t="inlineStr">
+        <x:is>
+          <x:t>25.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I893" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>