--- v6 (2026-09-16)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree442423f97f4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41d79ba4a3c4629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9382668de4ec4bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re15a7b481ab14034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9382668de4ec4bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re15a7b481ab14034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -46439,28 +46439,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G893" t="inlineStr">
         <x:is>
           <x:t>25.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H893" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I893" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J893" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="894">
+      <x:c r="A894" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B894" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C894" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D894" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E894" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F894" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G894" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H894" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I894" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J894" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="895">
+      <x:c r="A895" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B895" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C895" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D895" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E895" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F895" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G895" t="inlineStr">
+        <x:is>
+          <x:t>25.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H895" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I895" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J895" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="896">
+      <x:c r="A896" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B896" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C896" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D896" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E896" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F896" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G896" t="inlineStr">
+        <x:is>
+          <x:t>24.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H896" t="inlineStr">
+        <x:is>
+          <x:t>12.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I896" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J896" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="897">
+      <x:c r="A897" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B897" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C897" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D897" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E897" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F897" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G897" t="inlineStr">
+        <x:is>
+          <x:t>23.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H897" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I897" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J897" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="898">
+      <x:c r="A898" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B898" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C898" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D898" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E898" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F898" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G898" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H898" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I898" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J898" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="899">
+      <x:c r="A899" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B899" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C899" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D899" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E899" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F899" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G899" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H899" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I899" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J899" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="900">
+      <x:c r="A900" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B900" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C900" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D900" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E900" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F900" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G900" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H900" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I900" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J900" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="901">
+      <x:c r="A901" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B901" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C901" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D901" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E901" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F901" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G901" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H901" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I901" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J901" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="902">
+      <x:c r="A902" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B902" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C902" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D902" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E902" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F902" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G902" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H902" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I902" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J902" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>