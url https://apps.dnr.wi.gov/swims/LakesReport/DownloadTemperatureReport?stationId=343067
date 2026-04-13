--- v1 (2026-02-13)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c8fa4954c44be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c13f4c34e4a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56cb54dc88944beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76dc86171a0c4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56cb54dc88944beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76dc86171a0c4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>