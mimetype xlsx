--- v2 (2026-04-13)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c13f4c34e4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f2f2ecf35e4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76dc86171a0c4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3618e1978ff4f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76dc86171a0c4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3618e1978ff4f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>