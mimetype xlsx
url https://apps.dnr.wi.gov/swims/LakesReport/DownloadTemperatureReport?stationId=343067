--- v3 (2026-06-02)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f2f2ecf35e4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13171b1449f422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3618e1978ff4f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd738ddf2fae24c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3618e1978ff4f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd738ddf2fae24c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2031,28 +2031,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G39" t="inlineStr">
         <x:is>
           <x:t>50.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I39" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>