--- v2 (2026-02-13)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0814ef897746d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed1a531da44289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb05f16864e054867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cdea89ae72a4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb05f16864e054867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cdea89ae72a4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>