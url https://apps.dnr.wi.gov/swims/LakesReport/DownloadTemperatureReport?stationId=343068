--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed1a531da44289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc430d58daf3243b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cdea89ae72a4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra3efdb1752de4d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cdea89ae72a4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3efdb1752de4d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>