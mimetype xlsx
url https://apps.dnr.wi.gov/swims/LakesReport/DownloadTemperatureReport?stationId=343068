--- v4 (2026-05-30)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc430d58daf3243b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4707d8335c644dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra3efdb1752de4d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4bd78cf27414ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3efdb1752de4d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4bd78cf27414ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -24599,28 +24599,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G473" t="inlineStr">
         <x:is>
           <x:t>49.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I473" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>