--- v4 (2026-07-26)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b849cab901a4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591b851a92a846fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra56d911bde8747b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92939591bdd8478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra56d911bde8747b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92939591bdd8478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>