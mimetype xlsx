--- v5 (2026-09-11)
+++ v6 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591b851a92a846fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85fba913d4b4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92939591bdd8478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c20822de62b430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92939591bdd8478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c20822de62b430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -29383,28 +29383,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G565" t="inlineStr">
         <x:is>
           <x:t>16.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H565" t="inlineStr">
         <x:is>
           <x:t>9.69</x:t>
         </x:is>
       </x:c>
       <x:c r="I565" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J565" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="566">
+      <x:c r="A566" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B566" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C566" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D566" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E566" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F566" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G566" t="inlineStr">
+        <x:is>
+          <x:t>23.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H566" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I566" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J566" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="567">
+      <x:c r="A567" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B567" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C567" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D567" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E567" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F567" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G567" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H567" t="inlineStr">
+        <x:is>
+          <x:t>9.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I567" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J567" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="568">
+      <x:c r="A568" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B568" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C568" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D568" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E568" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F568" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G568" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H568" t="inlineStr">
+        <x:is>
+          <x:t>9.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I568" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J568" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="569">
+      <x:c r="A569" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B569" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C569" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D569" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E569" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F569" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G569" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H569" t="inlineStr">
+        <x:is>
+          <x:t>5.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I569" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J569" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>