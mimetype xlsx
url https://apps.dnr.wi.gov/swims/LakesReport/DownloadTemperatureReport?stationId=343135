--- v5 (2026-08-09)
+++ v6 (2026-09-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04afa660be5643b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd360d59a3bae4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbff7963a5972479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re65db44a87114e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbff7963a5972479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re65db44a87114e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6815,28 +6815,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G131" t="inlineStr">
         <x:is>
           <x:t>68.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H131" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I131" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J131" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>77.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>