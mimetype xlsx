--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0800b8142294e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90ab9a7a641475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17df412e3c3d43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re392693ada0a43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17df412e3c3d43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re392693ada0a43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>