--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90ab9a7a641475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86341922b7974abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re392693ada0a43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37f232b129744f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re392693ada0a43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37f232b129744f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>