--- v4 (2026-06-13)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86341922b7974abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04afa660be5643b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37f232b129744f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbff7963a5972479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37f232b129744f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbff7963a5972479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6711,28 +6711,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G129" t="inlineStr">
         <x:is>
           <x:t>69.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I129" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>