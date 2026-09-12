--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c87e46c10643ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379dd8616ddc4bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R409c4df744de49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra75db910d18b414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R409c4df744de49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra75db910d18b414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14355,28 +14355,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G276" t="inlineStr">
         <x:is>
           <x:t>75.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H276" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I276" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J276" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>