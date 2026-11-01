--- v5 (2026-09-12)
+++ v6 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379dd8616ddc4bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002090176b43431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra75db910d18b414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd8442d7e4fe74a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra75db910d18b414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8442d7e4fe74a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>