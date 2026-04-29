--- v3 (2026-03-11)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a00441d2704932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528b0164bffe4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8c1c7c796f044efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f7d84461d4342e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c1c7c796f044efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f7d84461d4342e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>