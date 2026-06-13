--- v4 (2026-04-29)
+++ v5 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528b0164bffe4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ac33207e074fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f7d84461d4342e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra21633e9a6d24a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f7d84461d4342e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra21633e9a6d24a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -30007,28 +30007,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G577" t="inlineStr">
         <x:is>
           <x:t>68</x:t>
         </x:is>
       </x:c>
       <x:c r="H577" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I577" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J577" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="578">
+      <x:c r="A578" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B578" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C578" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D578" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E578" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G578" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I578" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="579">
+      <x:c r="A579" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B579" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C579" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D579" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E579" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G579" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I579" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="580">
+      <x:c r="A580" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B580" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C580" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D580" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E580" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G580" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I580" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="581">
+      <x:c r="A581" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B581" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C581" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D581" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E581" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G581" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I581" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="582">
+      <x:c r="A582" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B582" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C582" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D582" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E582" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G582" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I582" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="583">
+      <x:c r="A583" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B583" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C583" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D583" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E583" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G583" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I583" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="584">
+      <x:c r="A584" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B584" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C584" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D584" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E584" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G584" t="inlineStr">
+        <x:is>
+          <x:t>59.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I584" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="585">
+      <x:c r="A585" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B585" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C585" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D585" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E585" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G585" t="inlineStr">
+        <x:is>
+          <x:t>58.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I585" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>