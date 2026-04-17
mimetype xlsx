--- v2 (2026-02-12)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c2960773494872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30532eac34724d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfdafee13ae96453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5b0b17d6c4b44681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdafee13ae96453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0b17d6c4b44681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>