--- v3 (2026-04-17)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30532eac34724d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ec2ba0e3214ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5b0b17d6c4b44681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rddeac3bafd3f4138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b0b17d6c4b44681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddeac3bafd3f4138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1147,28 +1147,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G22" t="inlineStr">
         <x:is>
           <x:t>7.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H22" t="inlineStr">
         <x:is>
           <x:t>9.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I22" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J22" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>15.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t>11.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>15.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t>11.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t>14.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t>12.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t>11.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>11.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t>1.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t>.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>