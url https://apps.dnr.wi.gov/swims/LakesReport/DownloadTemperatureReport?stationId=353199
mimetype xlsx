--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ec2ba0e3214ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57777dac10294b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rddeac3bafd3f4138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8c5eeeeea1274956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddeac3bafd3f4138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c5eeeeea1274956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>