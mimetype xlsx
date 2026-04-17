--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a312f66f904603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be5340c4d7c4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f2e810c262b49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d3ffc610959457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f2e810c262b49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d3ffc610959457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>