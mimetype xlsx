--- v2 (2026-04-17)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be5340c4d7c4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43097eda1a7b4791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d3ffc610959457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8282a61d920e48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d3ffc610959457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8282a61d920e48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>