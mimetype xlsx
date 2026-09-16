--- v3 (2026-07-27)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43097eda1a7b4791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24e0906c8f249a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8282a61d920e48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45e5a6965c6f4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8282a61d920e48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45e5a6965c6f4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -30631,28 +30631,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G589" t="inlineStr">
         <x:is>
           <x:t>11.47</x:t>
         </x:is>
       </x:c>
       <x:c r="H589" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I589" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J589" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="590">
+      <x:c r="A590" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B590" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C590" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D590" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E590" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G590" t="inlineStr">
+        <x:is>
+          <x:t>22.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H590" t="inlineStr">
+        <x:is>
+          <x:t>5.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I590" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J590" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="591">
+      <x:c r="A591" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B591" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C591" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D591" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E591" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G591" t="inlineStr">
+        <x:is>
+          <x:t>22.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H591" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I591" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J591" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="592">
+      <x:c r="A592" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B592" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C592" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D592" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E592" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G592" t="inlineStr">
+        <x:is>
+          <x:t>22.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H592" t="inlineStr">
+        <x:is>
+          <x:t>4.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I592" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J592" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="593">
+      <x:c r="A593" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B593" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C593" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D593" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E593" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G593" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H593" t="inlineStr">
+        <x:is>
+          <x:t>.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I593" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J593" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="594">
+      <x:c r="A594" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B594" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C594" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D594" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E594" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G594" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H594" t="inlineStr">
+        <x:is>
+          <x:t>.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I594" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J594" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="595">
+      <x:c r="A595" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B595" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C595" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D595" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E595" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G595" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H595" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I595" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J595" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="596">
+      <x:c r="A596" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B596" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C596" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D596" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E596" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G596" t="inlineStr">
+        <x:is>
+          <x:t>12.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H596" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I596" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J596" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="597">
+      <x:c r="A597" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B597" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C597" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D597" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E597" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G597" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H597" t="inlineStr">
+        <x:is>
+          <x:t>.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I597" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J597" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t>.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t>.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>