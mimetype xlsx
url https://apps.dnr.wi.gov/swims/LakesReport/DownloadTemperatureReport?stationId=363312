--- v1 (2026-01-27)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f77cec191174f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3318ec8a93ba4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reac4a5e2ef4f419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b770d140a724211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reac4a5e2ef4f419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b770d140a724211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -17267,28 +17267,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G332" t="inlineStr">
         <x:is>
           <x:t>8.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H332" t="inlineStr">
         <x:is>
           <x:t>.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I332" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J332" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>01/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>