--- v2 (2026-04-07)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3318ec8a93ba4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7ac53ccdb64394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b770d140a724211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0009dd177a444557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b770d140a724211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0009dd177a444557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>