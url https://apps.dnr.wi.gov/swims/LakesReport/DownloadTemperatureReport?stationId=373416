--- v2 (2026-02-25)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4317e1edeb6e4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3148184d50bd4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4363c701afd0422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R464b479af9a14243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4363c701afd0422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R464b479af9a14243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>