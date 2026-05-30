--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3148184d50bd4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a81f4740edb4e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R464b479af9a14243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5f5641cc76548bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R464b479af9a14243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5f5641cc76548bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>