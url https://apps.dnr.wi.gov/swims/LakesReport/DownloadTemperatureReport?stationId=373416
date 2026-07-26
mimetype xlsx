--- v4 (2026-05-30)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a81f4740edb4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adbf461a8ab447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5f5641cc76548bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9da35d7a4712403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5f5641cc76548bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9da35d7a4712403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>