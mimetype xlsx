--- v5 (2026-07-26)
+++ v6 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adbf461a8ab447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bebc681ae094a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9da35d7a4712403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd03dd828c524bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9da35d7a4712403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd03dd828c524bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>