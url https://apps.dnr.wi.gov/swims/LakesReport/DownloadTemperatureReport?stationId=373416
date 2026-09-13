--- v6 (2026-07-26)
+++ v7 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bebc681ae094a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1156b294994f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd03dd828c524bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdcc2804ed2541ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd03dd828c524bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdcc2804ed2541ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -28863,28 +28863,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G555" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="H555" t="inlineStr">
         <x:is>
           <x:t>10.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I555" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J555" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="556">
+      <x:c r="A556" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B556" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C556" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D556" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E556" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G556" t="inlineStr">
+        <x:is>
+          <x:t>74.8 </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I556" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>