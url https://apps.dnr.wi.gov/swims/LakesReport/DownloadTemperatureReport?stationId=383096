--- v4 (2026-08-09)
+++ v5 (2026-10-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b3fa3ef90244e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc94b00b81e4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcebd311cbbcb4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7e9a11ab52b49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcebd311cbbcb4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7e9a11ab52b49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15967,28 +15967,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G307" t="inlineStr">
         <x:is>
           <x:t>42.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I307" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>