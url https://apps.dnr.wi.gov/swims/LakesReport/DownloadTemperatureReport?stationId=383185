--- v5 (2026-08-09)
+++ v6 (2026-10-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0168d89ecaf44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95298662729f4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbc48f2caae34611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2add35e59d154a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbc48f2caae34611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2add35e59d154a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27147,28 +27147,1172 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G522" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="H522" t="inlineStr">
         <x:is>
           <x:t>1.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I522" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J522" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t>5.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t>5.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t>5.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t>6.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t>7.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t>7.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t>6.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="531">
+      <x:c r="A531" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B531" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C531" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D531" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E531" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G531" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H531" t="inlineStr">
+        <x:is>
+          <x:t>4.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I531" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J531" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="532">
+      <x:c r="A532" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B532" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C532" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D532" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E532" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F532" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G532" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H532" t="inlineStr">
+        <x:is>
+          <x:t>3.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I532" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J532" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="533">
+      <x:c r="A533" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B533" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C533" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D533" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E533" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F533" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G533" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H533" t="inlineStr">
+        <x:is>
+          <x:t>3.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I533" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J533" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="534">
+      <x:c r="A534" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B534" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C534" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D534" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E534" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F534" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G534" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H534" t="inlineStr">
+        <x:is>
+          <x:t>4.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I534" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J534" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="535">
+      <x:c r="A535" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B535" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C535" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D535" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E535" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F535" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G535" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H535" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I535" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J535" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="536">
+      <x:c r="A536" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B536" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C536" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D536" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E536" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F536" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G536" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H536" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I536" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J536" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="537">
+      <x:c r="A537" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B537" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C537" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D537" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E537" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F537" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G537" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H537" t="inlineStr">
+        <x:is>
+          <x:t>2.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I537" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J537" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="538">
+      <x:c r="A538" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B538" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C538" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D538" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E538" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F538" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G538" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H538" t="inlineStr">
+        <x:is>
+          <x:t>5.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I538" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>3.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t>.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>