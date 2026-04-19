--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eb98b10f064415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f75980fd8e846da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf4c9374eecd43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e3f5a78c9624d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4c9374eecd43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e3f5a78c9624d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>