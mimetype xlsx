--- v3 (2026-04-19)
+++ v4 (2026-06-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f75980fd8e846da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd3c6ef500243c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e3f5a78c9624d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c8fefb7ec33477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e3f5a78c9624d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c8fefb7ec33477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40095,28 +40095,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G771" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="H771" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="I771" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J771" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="772">
+      <x:c r="A772" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B772" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C772" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D772" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E772" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G772" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H772" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I772" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J772" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="773">
+      <x:c r="A773" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B773" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C773" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D773" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E773" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G773" t="inlineStr">
+        <x:is>
+          <x:t>54.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H773" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I773" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J773" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="774">
+      <x:c r="A774" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B774" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C774" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D774" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E774" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G774" t="inlineStr">
+        <x:is>
+          <x:t>50.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H774" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I774" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J774" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="775">
+      <x:c r="A775" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B775" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C775" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D775" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E775" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G775" t="inlineStr">
+        <x:is>
+          <x:t>43.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H775" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I775" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J775" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="776">
+      <x:c r="A776" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B776" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C776" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D776" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E776" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G776" t="inlineStr">
+        <x:is>
+          <x:t>42.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H776" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I776" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J776" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>