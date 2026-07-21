--- v4 (2026-06-05)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd3c6ef500243c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5498b65dcf2e47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c8fefb7ec33477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88a3f5131bc74cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c8fefb7ec33477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a3f5131bc74cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40355,28 +40355,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G776" t="inlineStr">
         <x:is>
           <x:t>42.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H776" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I776" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J776" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>