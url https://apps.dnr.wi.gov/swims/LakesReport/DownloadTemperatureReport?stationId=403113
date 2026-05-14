--- v3 (2026-03-28)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ba7995df974f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6f2049623c4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25702fe9c0534282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd829a40586d94774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25702fe9c0534282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd829a40586d94774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>