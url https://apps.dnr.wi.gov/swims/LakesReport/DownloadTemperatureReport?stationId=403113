--- v4 (2026-05-14)
+++ v5 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6f2049623c4027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7677c030a49344b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd829a40586d94774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Refbcc42bb68c48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd829a40586d94774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refbcc42bb68c48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27615,28 +27615,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G531" t="inlineStr">
         <x:is>
           <x:t>68.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H531" t="inlineStr">
         <x:is>
           <x:t>106.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I531" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J531" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="532">
+      <x:c r="A532" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B532" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C532" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D532" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E532" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F532" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G532" t="inlineStr">
+        <x:is>
+          <x:t>56.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H532" t="inlineStr">
+        <x:is>
+          <x:t>115.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I532" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J532" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="533">
+      <x:c r="A533" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B533" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C533" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D533" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E533" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F533" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G533" t="inlineStr">
+        <x:is>
+          <x:t>55.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H533" t="inlineStr">
+        <x:is>
+          <x:t>114.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I533" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J533" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="534">
+      <x:c r="A534" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B534" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C534" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D534" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E534" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F534" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G534" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H534" t="inlineStr">
+        <x:is>
+          <x:t>112.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I534" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J534" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="535">
+      <x:c r="A535" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B535" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C535" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D535" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E535" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F535" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G535" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H535" t="inlineStr">
+        <x:is>
+          <x:t>108.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I535" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J535" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="536">
+      <x:c r="A536" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B536" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C536" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D536" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E536" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F536" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G536" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H536" t="inlineStr">
+        <x:is>
+          <x:t>96.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I536" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J536" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="537">
+      <x:c r="A537" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B537" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C537" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D537" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E537" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F537" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G537" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H537" t="inlineStr">
+        <x:is>
+          <x:t>95.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I537" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J537" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="538">
+      <x:c r="A538" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B538" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C538" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D538" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E538" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F538" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G538" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H538" t="inlineStr">
+        <x:is>
+          <x:t>95.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I538" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>