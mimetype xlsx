--- v5 (2026-06-30)
+++ v6 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7677c030a49344b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705c34a9f61c41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Refbcc42bb68c48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raebaaa42431544f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refbcc42bb68c48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raebaaa42431544f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22141,51 +22141,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D426" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E426" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G426" t="inlineStr">
         <x:is>
           <x:t>66.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H426" t="inlineStr">
         <x:is>
-          <x:t>83.2</x:t>
+          <x:t>7.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I426" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J426" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B427" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C427" t="inlineStr">
@@ -22193,51 +22193,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D427" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E427" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F427" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G427" t="inlineStr">
         <x:is>
           <x:t>66.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H427" t="inlineStr">
         <x:is>
-          <x:t>80.9</x:t>
+          <x:t>7.45</x:t>
         </x:is>
       </x:c>
       <x:c r="I427" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J427" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B428" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C428" t="inlineStr">
@@ -22245,51 +22245,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D428" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E428" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F428" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G428" t="inlineStr">
         <x:is>
           <x:t>66.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H428" t="inlineStr">
         <x:is>
-          <x:t>79.5</x:t>
+          <x:t>7.33</x:t>
         </x:is>
       </x:c>
       <x:c r="I428" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J428" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B429" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C429" t="inlineStr">
@@ -22297,51 +22297,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D429" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E429" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F429" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G429" t="inlineStr">
         <x:is>
           <x:t>66.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H429" t="inlineStr">
         <x:is>
-          <x:t>78.3</x:t>
+          <x:t>7.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I429" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J429" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B430" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C430" t="inlineStr">
@@ -22349,51 +22349,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D430" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E430" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F430" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G430" t="inlineStr">
         <x:is>
           <x:t>66.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H430" t="inlineStr">
         <x:is>
-          <x:t>77</x:t>
+          <x:t>7.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I430" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J430" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B431" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C431" t="inlineStr">
@@ -22401,51 +22401,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D431" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E431" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F431" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G431" t="inlineStr">
         <x:is>
           <x:t>66.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H431" t="inlineStr">
         <x:is>
-          <x:t>88.8</x:t>
+          <x:t>7.55</x:t>
         </x:is>
       </x:c>
       <x:c r="I431" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J431" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B432" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C432" t="inlineStr">
@@ -22453,51 +22453,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D432" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E432" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F432" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G432" t="inlineStr">
         <x:is>
           <x:t>66.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H432" t="inlineStr">
         <x:is>
-          <x:t>83.9</x:t>
+          <x:t>7.77</x:t>
         </x:is>
       </x:c>
       <x:c r="I432" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J432" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B433" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C433" t="inlineStr">
@@ -22505,51 +22505,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D433" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E433" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F433" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G433" t="inlineStr">
         <x:is>
           <x:t>66.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H433" t="inlineStr">
         <x:is>
-          <x:t>84.6</x:t>
+          <x:t>7.85</x:t>
         </x:is>
       </x:c>
       <x:c r="I433" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J433" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="inlineStr">
         <x:is>
           <x:t>05/15/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B434" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C434" t="inlineStr">
@@ -25365,51 +25365,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E488" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F488" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G488" t="inlineStr">
         <x:is>
           <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H488" t="inlineStr">
         <x:is>
-          <x:t>100.5</x:t>
+          <x:t>8.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I488" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J488" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
@@ -25417,51 +25417,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E489" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F489" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G489" t="inlineStr">
         <x:is>
           <x:t>76.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H489" t="inlineStr">
         <x:is>
-          <x:t>100.7</x:t>
+          <x:t>8.08</x:t>
         </x:is>
       </x:c>
       <x:c r="I489" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J489" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
@@ -25469,51 +25469,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E490" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F490" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G490" t="inlineStr">
         <x:is>
           <x:t>76.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H490" t="inlineStr">
         <x:is>
-          <x:t>100.7</x:t>
+          <x:t>8.07</x:t>
         </x:is>
       </x:c>
       <x:c r="I490" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J490" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
@@ -25521,51 +25521,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D491" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E491" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F491" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G491" t="inlineStr">
         <x:is>
           <x:t>76.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H491" t="inlineStr">
         <x:is>
-          <x:t>99.4</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I491" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J491" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
@@ -25573,51 +25573,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E492" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F492" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G492" t="inlineStr">
         <x:is>
           <x:t>76.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H492" t="inlineStr">
         <x:is>
-          <x:t>96.1</x:t>
+          <x:t>7.74</x:t>
         </x:is>
       </x:c>
       <x:c r="I492" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J492" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
@@ -25625,51 +25625,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E493" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F493" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G493" t="inlineStr">
         <x:is>
           <x:t>76.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H493" t="inlineStr">
         <x:is>
-          <x:t>93.4</x:t>
+          <x:t>7.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I493" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J493" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
@@ -25677,51 +25677,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E494" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G494" t="inlineStr">
         <x:is>
           <x:t>76.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H494" t="inlineStr">
         <x:is>
-          <x:t>87.6</x:t>
+          <x:t>7.08</x:t>
         </x:is>
       </x:c>
       <x:c r="I494" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J494" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="inlineStr">
         <x:is>
           <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
@@ -26556,56 +26556,56 @@
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E511" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F511" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G511" t="inlineStr">
         <x:is>
-          <x:t>76.3</x:t>
+          <x:t>71.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H511" t="inlineStr">
         <x:is>
-          <x:t>101.4</x:t>
+          <x:t>8.64</x:t>
         </x:is>
       </x:c>
       <x:c r="I511" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J511" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C512" t="inlineStr">
@@ -26613,51 +26613,51 @@
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D512" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E512" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F512" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G512" t="inlineStr">
         <x:is>
           <x:t>69.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H512" t="inlineStr">
         <x:is>
-          <x:t>101.1</x:t>
+          <x:t>8.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I512" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J512" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
@@ -26665,51 +26665,51 @@
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E513" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G513" t="inlineStr">
         <x:is>
           <x:t>69.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H513" t="inlineStr">
         <x:is>
-          <x:t>94.2</x:t>
+          <x:t>8.19</x:t>
         </x:is>
       </x:c>
       <x:c r="I513" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J513" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
@@ -26717,51 +26717,51 @@
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E514" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F514" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G514" t="inlineStr">
         <x:is>
           <x:t>69.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H514" t="inlineStr">
         <x:is>
-          <x:t>94.6</x:t>
+          <x:t>8.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I514" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J514" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B515" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C515" t="inlineStr">
@@ -26769,51 +26769,51 @@
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D515" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E515" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G515" t="inlineStr">
         <x:is>
           <x:t>69.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H515" t="inlineStr">
         <x:is>
-          <x:t>88.6</x:t>
+          <x:t>7.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I515" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J515" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B516" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C516" t="inlineStr">
@@ -26821,51 +26821,51 @@
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D516" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E516" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="F516" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G516" t="inlineStr">
         <x:is>
           <x:t>68.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H516" t="inlineStr">
         <x:is>
-          <x:t>43.5</x:t>
+          <x:t>3.82</x:t>
         </x:is>
       </x:c>
       <x:c r="I516" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J516" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B517" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C517" t="inlineStr">
@@ -26873,51 +26873,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D517" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E517" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F517" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G517" t="inlineStr">
         <x:is>
           <x:t>79.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H517" t="inlineStr">
         <x:is>
-          <x:t>106.9</x:t>
+          <x:t>8.36</x:t>
         </x:is>
       </x:c>
       <x:c r="I517" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J517" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B518" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C518" t="inlineStr">
@@ -26925,51 +26925,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D518" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E518" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F518" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G518" t="inlineStr">
         <x:is>
           <x:t>79.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H518" t="inlineStr">
         <x:is>
-          <x:t>107.2</x:t>
+          <x:t>8.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I518" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J518" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B519" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C519" t="inlineStr">
@@ -26977,51 +26977,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D519" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E519" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F519" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G519" t="inlineStr">
         <x:is>
           <x:t>79</x:t>
         </x:is>
       </x:c>
       <x:c r="H519" t="inlineStr">
         <x:is>
-          <x:t>107</x:t>
+          <x:t>8.41</x:t>
         </x:is>
       </x:c>
       <x:c r="I519" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J519" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B520" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C520" t="inlineStr">
@@ -27029,51 +27029,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D520" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E520" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F520" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G520" t="inlineStr">
         <x:is>
           <x:t>78.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H520" t="inlineStr">
         <x:is>
-          <x:t>96.7</x:t>
+          <x:t>7.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I520" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J520" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B521" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C521" t="inlineStr">
@@ -27081,51 +27081,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D521" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E521" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F521" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G521" t="inlineStr">
         <x:is>
           <x:t>78.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H521" t="inlineStr">
         <x:is>
-          <x:t>96</x:t>
+          <x:t>7.56</x:t>
         </x:is>
       </x:c>
       <x:c r="I521" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J521" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B522" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C522" t="inlineStr">
@@ -27133,51 +27133,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D522" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E522" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F522" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G522" t="inlineStr">
         <x:is>
           <x:t>77.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H522" t="inlineStr">
         <x:is>
-          <x:t>97.7</x:t>
+          <x:t>7.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I522" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J522" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B523" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C523" t="inlineStr">
@@ -27185,51 +27185,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D523" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E523" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F523" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G523" t="inlineStr">
         <x:is>
           <x:t>78</x:t>
         </x:is>
       </x:c>
       <x:c r="H523" t="inlineStr">
         <x:is>
-          <x:t>92.3</x:t>
+          <x:t>7.33</x:t>
         </x:is>
       </x:c>
       <x:c r="I523" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J523" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B524" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C524" t="inlineStr">
@@ -27237,51 +27237,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D524" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E524" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F524" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G524" t="inlineStr">
         <x:is>
           <x:t>78</x:t>
         </x:is>
       </x:c>
       <x:c r="H524" t="inlineStr">
         <x:is>
-          <x:t>90.3</x:t>
+          <x:t>7.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I524" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J524" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B525" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C525" t="inlineStr">
@@ -27289,51 +27289,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D525" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E525" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F525" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G525" t="inlineStr">
         <x:is>
           <x:t>77.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H525" t="inlineStr">
         <x:is>
-          <x:t>89.5</x:t>
+          <x:t>7.11</x:t>
         </x:is>
       </x:c>
       <x:c r="I525" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J525" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B526" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C526" t="inlineStr">
@@ -27341,51 +27341,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D526" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E526" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F526" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G526" t="inlineStr">
         <x:is>
           <x:t>77.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H526" t="inlineStr">
         <x:is>
-          <x:t>84.4</x:t>
+          <x:t>6.71</x:t>
         </x:is>
       </x:c>
       <x:c r="I526" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J526" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="inlineStr">
         <x:is>
           <x:t>09/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B527" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C527" t="inlineStr">
@@ -27445,51 +27445,51 @@
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="D528" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E528" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F528" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G528" t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="H528" t="inlineStr">
         <x:is>
-          <x:t>93.2</x:t>
+          <x:t>8.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I528" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J528" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="inlineStr">
         <x:is>
           <x:t>09/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B529" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C529" t="inlineStr">
@@ -27497,51 +27497,51 @@
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="D529" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E529" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F529" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G529" t="inlineStr">
         <x:is>
           <x:t>70.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H529" t="inlineStr">
         <x:is>
-          <x:t>98.2</x:t>
+          <x:t>8.43</x:t>
         </x:is>
       </x:c>
       <x:c r="I529" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J529" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="inlineStr">
         <x:is>
           <x:t>09/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B530" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C530" t="inlineStr">
@@ -27549,51 +27549,51 @@
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="D530" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E530" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F530" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G530" t="inlineStr">
         <x:is>
           <x:t>70.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H530" t="inlineStr">
         <x:is>
-          <x:t>95.2</x:t>
+          <x:t>8.22</x:t>
         </x:is>
       </x:c>
       <x:c r="I530" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J530" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="inlineStr">
         <x:is>
           <x:t>09/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B531" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C531" t="inlineStr">
@@ -27601,51 +27601,51 @@
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="D531" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E531" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F531" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G531" t="inlineStr">
         <x:is>
           <x:t>68.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H531" t="inlineStr">
         <x:is>
-          <x:t>106.7</x:t>
+          <x:t>9.33</x:t>
         </x:is>
       </x:c>
       <x:c r="I531" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J531" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B532" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C532" t="inlineStr">
@@ -27653,51 +27653,51 @@
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="D532" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E532" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F532" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G532" t="inlineStr">
         <x:is>
           <x:t>56.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H532" t="inlineStr">
         <x:is>
-          <x:t>115.2</x:t>
+          <x:t>12.06</x:t>
         </x:is>
       </x:c>
       <x:c r="I532" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J532" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B533" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C533" t="inlineStr">
@@ -27705,51 +27705,51 @@
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="D533" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E533" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F533" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G533" t="inlineStr">
         <x:is>
           <x:t>55.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H533" t="inlineStr">
         <x:is>
-          <x:t>114.3</x:t>
+          <x:t>12.11</x:t>
         </x:is>
       </x:c>
       <x:c r="I533" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J533" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B534" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C534" t="inlineStr">
@@ -27757,51 +27757,51 @@
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="D534" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E534" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F534" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G534" t="inlineStr">
         <x:is>
           <x:t>54.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H534" t="inlineStr">
         <x:is>
-          <x:t>112.8</x:t>
+          <x:t>12.07</x:t>
         </x:is>
       </x:c>
       <x:c r="I534" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J534" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B535" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C535" t="inlineStr">
@@ -27809,51 +27809,51 @@
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="D535" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E535" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F535" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G535" t="inlineStr">
         <x:is>
           <x:t>54.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H535" t="inlineStr">
         <x:is>
-          <x:t>108.6</x:t>
+          <x:t>11.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I535" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J535" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="inlineStr">
         <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B536" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C536" t="inlineStr">
@@ -27861,51 +27861,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D536" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E536" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F536" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G536" t="inlineStr">
         <x:is>
           <x:t>72.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H536" t="inlineStr">
         <x:is>
-          <x:t>96.8</x:t>
+          <x:t>8.11</x:t>
         </x:is>
       </x:c>
       <x:c r="I536" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J536" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="inlineStr">
         <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B537" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C537" t="inlineStr">
@@ -27913,51 +27913,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D537" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E537" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F537" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G537" t="inlineStr">
         <x:is>
           <x:t>72.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H537" t="inlineStr">
         <x:is>
-          <x:t>95.7</x:t>
+          <x:t>8.04</x:t>
         </x:is>
       </x:c>
       <x:c r="I537" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J537" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="inlineStr">
         <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B538" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C538" t="inlineStr">
@@ -27965,42 +27965,354 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D538" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E538" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F538" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G538" t="inlineStr">
         <x:is>
           <x:t>71.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H538" t="inlineStr">
         <x:is>
-          <x:t>95.4</x:t>
+          <x:t>8.15</x:t>
         </x:is>
       </x:c>
       <x:c r="I538" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>81.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>81.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t>9.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>79.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>6.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>77.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t>12.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t>12.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>