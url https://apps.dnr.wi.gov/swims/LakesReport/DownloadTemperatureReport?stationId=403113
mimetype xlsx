--- v6 (2026-08-23)
+++ v7 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705c34a9f61c41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ef12c0180542c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raebaaa42431544f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R511c9efc6b604412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raebaaa42431544f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R511c9efc6b604412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -28291,28 +28291,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G544" t="inlineStr">
         <x:is>
           <x:t>77.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H544" t="inlineStr">
         <x:is>
           <x:t>7.08</x:t>
         </x:is>
       </x:c>
       <x:c r="I544" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J544" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t>10.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="546">
+      <x:c r="A546" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B546" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C546" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D546" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E546" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G546" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H546" t="inlineStr">
+        <x:is>
+          <x:t>10.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I546" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J546" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="547">
+      <x:c r="A547" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B547" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C547" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D547" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E547" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G547" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H547" t="inlineStr">
+        <x:is>
+          <x:t>10.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I547" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J547" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>