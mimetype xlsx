--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f79b8b398134702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38174802248413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6fa3223fd1d64b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32ac4964446c4a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fa3223fd1d64b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32ac4964446c4a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>