--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38174802248413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3644fa2cfba941f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32ac4964446c4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc4958e32f8c4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32ac4964446c4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc4958e32f8c4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>