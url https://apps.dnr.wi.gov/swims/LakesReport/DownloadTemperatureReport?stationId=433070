--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3644fa2cfba941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705e6fa9ab804062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc4958e32f8c4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87131b044edc4f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc4958e32f8c4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87131b044edc4f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -575,28 +575,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G11" t="inlineStr">
         <x:is>
           <x:t>18.56</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I11" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>18.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t>17.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B14" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C14" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D14" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E14" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G14" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H14" t="inlineStr">
+        <x:is>
+          <x:t>11.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I14" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J14" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B15" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B16" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C16" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D16" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E16" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G16" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H16" t="inlineStr">
+        <x:is>
+          <x:t>9.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I16" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J16" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B17" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C17" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D17" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E17" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G17" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H17" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I17" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J17" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t>9.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>9.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t>7.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>8.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t>7.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t>7.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t>7.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t>7.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>83.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t>7.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>82.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t>7.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t>6.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>77.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t>6.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>