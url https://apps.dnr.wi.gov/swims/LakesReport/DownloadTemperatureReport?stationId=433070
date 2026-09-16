--- v4 (2026-07-28)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705e6fa9ab804062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34531abe31a47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87131b044edc4f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bb312a1dc184b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87131b044edc4f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bb312a1dc184b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1511,28 +1511,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G29" t="inlineStr">
         <x:is>
           <x:t>77.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H29" t="inlineStr">
         <x:is>
           <x:t>6.61</x:t>
         </x:is>
       </x:c>
       <x:c r="I29" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J29" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D30" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E30" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G30" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H30" t="inlineStr">
+        <x:is>
+          <x:t>6.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I30" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J30" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B31" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C31" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D31" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E31" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G31" t="inlineStr">
+        <x:is>
+          <x:t>76.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H31" t="inlineStr">
+        <x:is>
+          <x:t>6.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I31" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J31" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t>6.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t>6.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>