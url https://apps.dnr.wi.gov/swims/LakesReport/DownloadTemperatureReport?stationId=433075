--- v5 (2026-09-14)
+++ v6 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf54e0ebcf1d4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf048c624eeb04bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4aae90f03f4a4560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6412257ffda14713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aae90f03f4a4560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6412257ffda14713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -25483,28 +25483,1848 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G490" t="inlineStr">
         <x:is>
           <x:t>49.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H490" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I490" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J490" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="492">
+      <x:c r="A492" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B492" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C492" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D492" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E492" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G492" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I492" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="493">
+      <x:c r="A493" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B493" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C493" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D493" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E493" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G493" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I493" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="494">
+      <x:c r="A494" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B494" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C494" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D494" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E494" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G494" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I494" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="495">
+      <x:c r="A495" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B495" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C495" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D495" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E495" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G495" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I495" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="496">
+      <x:c r="A496" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B496" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C496" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D496" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E496" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G496" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I496" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="497">
+      <x:c r="A497" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B497" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C497" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D497" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E497" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G497" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I497" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="498">
+      <x:c r="A498" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B498" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C498" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D498" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E498" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G498" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I498" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="499">
+      <x:c r="A499" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B499" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C499" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D499" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E499" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G499" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I499" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="500">
+      <x:c r="A500" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B500" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C500" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D500" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E500" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G500" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I500" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="501">
+      <x:c r="A501" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B501" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C501" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D501" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E501" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G501" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I501" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="502">
+      <x:c r="A502" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B502" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C502" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D502" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E502" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G502" t="inlineStr">
+        <x:is>
+          <x:t>47.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I502" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="503">
+      <x:c r="A503" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B503" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C503" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D503" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E503" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G503" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I503" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="504">
+      <x:c r="A504" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B504" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C504" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D504" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E504" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G504" t="inlineStr">
+        <x:is>
+          <x:t>81.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I504" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="505">
+      <x:c r="A505" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B505" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C505" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D505" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E505" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G505" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I505" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="508">
+      <x:c r="A508" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B508" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C508" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D508" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E508" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G508" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I508" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="509">
+      <x:c r="A509" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B509" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C509" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D509" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E509" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G509" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I509" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="510">
+      <x:c r="A510" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B510" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C510" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D510" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E510" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G510" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I510" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="511">
+      <x:c r="A511" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B511" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C511" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D511" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E511" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G511" t="inlineStr">
+        <x:is>
+          <x:t>56.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I511" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="512">
+      <x:c r="A512" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B512" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C512" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D512" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E512" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G512" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I512" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="513">
+      <x:c r="A513" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B513" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C513" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D513" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E513" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G513" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I513" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="514">
+      <x:c r="A514" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B514" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C514" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D514" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E514" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G514" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I514" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="515">
+      <x:c r="A515" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B515" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C515" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D515" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E515" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G515" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I515" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="516">
+      <x:c r="A516" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B516" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C516" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D516" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E516" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G516" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I516" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="517">
+      <x:c r="A517" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B517" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C517" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D517" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E517" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G517" t="inlineStr">
+        <x:is>
+          <x:t>77.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I517" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="518">
+      <x:c r="A518" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B518" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C518" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D518" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E518" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G518" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I518" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="519">
+      <x:c r="A519" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B519" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C519" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D519" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E519" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G519" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I519" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="520">
+      <x:c r="A520" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B520" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C520" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D520" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E520" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G520" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I520" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="521">
+      <x:c r="A521" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B521" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C521" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D521" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E521" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G521" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I521" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>