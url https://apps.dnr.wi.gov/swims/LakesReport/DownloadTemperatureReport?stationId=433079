--- v5 (2026-08-09)
+++ v6 (2026-10-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0a288829324c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9b7968c7e74001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fac4195028c4e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf0a0a7e76c5248a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fac4195028c4e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0a0a7e76c5248a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23871,28 +23871,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G459" t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="H459" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I459" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J459" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>