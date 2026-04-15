--- v2 (2026-02-13)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca52607260ed4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3092be08f5b442e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7afeb9b1ea764af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae47935be8f048c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7afeb9b1ea764af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae47935be8f048c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>