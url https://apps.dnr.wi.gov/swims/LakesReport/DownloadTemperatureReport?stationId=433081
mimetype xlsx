--- v3 (2026-04-15)
+++ v4 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3092be08f5b442e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f68176ef30a4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae47935be8f048c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ce3645c68174ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae47935be8f048c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ce3645c68174ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>