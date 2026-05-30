--- v4 (2026-04-15)
+++ v5 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f68176ef30a4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree518e1f228449c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ce3645c68174ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04a6d96fefa343b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ce3645c68174ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04a6d96fefa343b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>