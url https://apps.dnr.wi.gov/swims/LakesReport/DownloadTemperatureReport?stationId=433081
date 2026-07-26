--- v5 (2026-05-30)
+++ v6 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree518e1f228449c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4d01c3d09849e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04a6d96fefa343b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cfa6f25f40149e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04a6d96fefa343b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cfa6f25f40149e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6087,28 +6087,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G117" t="inlineStr">
         <x:is>
           <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H117" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I117" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J117" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>