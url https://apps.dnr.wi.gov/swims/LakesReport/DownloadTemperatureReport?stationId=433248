--- v4 (2026-08-02)
+++ v5 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b33c5f021c64fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra668682d6a5342fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f0322d1ecc54366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c5f0984d9f544f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f0322d1ecc54366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c5f0984d9f544f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -37443,28 +37443,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G720" t="inlineStr">
         <x:is>
           <x:t>75.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H720" t="inlineStr">
         <x:is>
           <x:t>7.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I720" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J720" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="721">
+      <x:c r="A721" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B721" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C721" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D721" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E721" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G721" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H721" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I721" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J721" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="722">
+      <x:c r="A722" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B722" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C722" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D722" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E722" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G722" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H722" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I722" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J722" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="723">
+      <x:c r="A723" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B723" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C723" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D723" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E723" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G723" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H723" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I723" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J723" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="724">
+      <x:c r="A724" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B724" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C724" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D724" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E724" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F724" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G724" t="inlineStr">
+        <x:is>
+          <x:t>76.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H724" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I724" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J724" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="725">
+      <x:c r="A725" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B725" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C725" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D725" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E725" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F725" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G725" t="inlineStr">
+        <x:is>
+          <x:t>76.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H725" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I725" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J725" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="726">
+      <x:c r="A726" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B726" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C726" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D726" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E726" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F726" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G726" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H726" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I726" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J726" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="727">
+      <x:c r="A727" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B727" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C727" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D727" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E727" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F727" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G727" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H727" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I727" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J727" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>