--- v4 (2026-07-26)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5a5b5515c3407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344f295a6e014943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a0284b183f54ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a94bf9a0b1c48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a0284b183f54ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a94bf9a0b1c48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15707,28 +15707,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G302" t="inlineStr">
         <x:is>
           <x:t>57.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H302" t="inlineStr">
         <x:is>
           <x:t>.59</x:t>
         </x:is>
       </x:c>
       <x:c r="I302" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J302" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>8.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>77.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>8.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>8.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>6.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>2.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>63.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>60.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t>.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>8.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t>8.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t>8.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t>7.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t>6.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t>6.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t>1.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t>.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>