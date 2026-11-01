--- v5 (2026-09-11)
+++ v6 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344f295a6e014943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb5b9005c6f4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a94bf9a0b1c48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5d0fd7be8bb4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a94bf9a0b1c48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5d0fd7be8bb4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>