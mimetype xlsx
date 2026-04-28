--- v2 (2026-03-03)
+++ v3 (2026-04-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb665055127744380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736a99f5d1464bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b9d0963072347b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a3a7697fce64345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b9d0963072347b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a3a7697fce64345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>