--- v3 (2026-04-28)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736a99f5d1464bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7532f5ca242f47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a3a7697fce64345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4376b785f2d4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a3a7697fce64345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4376b785f2d4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>