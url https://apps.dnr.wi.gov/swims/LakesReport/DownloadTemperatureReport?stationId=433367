--- v4 (2026-06-13)
+++ v5 (2026-07-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7532f5ca242f47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7a464d23bc4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4376b785f2d4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7c021c7d39549c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4376b785f2d4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7c021c7d39549c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21375,28 +21375,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G411" t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="H411" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I411" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J411" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t>8.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>64.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>8.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>56.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t>6.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>