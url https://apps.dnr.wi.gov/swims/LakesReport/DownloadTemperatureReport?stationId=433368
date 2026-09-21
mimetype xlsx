--- v5 (2026-08-02)
+++ v6 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9d78e0ee84358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab72f98b01be4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9c93bcdb4334fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3cb039cc83264c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9c93bcdb4334fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cb039cc83264c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21999,28 +21999,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G423" t="inlineStr">
         <x:is>
           <x:t>50.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H423" t="inlineStr">
         <x:is>
           <x:t>.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I423" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J423" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>8.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t>8.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t>8.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>9.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>4.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t>.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>7.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="431">
+      <x:c r="A431" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B431" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C431" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D431" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E431" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G431" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H431" t="inlineStr">
+        <x:is>
+          <x:t>7.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I431" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J431" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t>7.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B434" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C434" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D434" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E434" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
+        <x:is>
+          <x:t>2.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t>61.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>