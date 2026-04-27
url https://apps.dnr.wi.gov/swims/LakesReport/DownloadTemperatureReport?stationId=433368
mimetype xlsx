--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef127cfe67d4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f6dff33c8741ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd75f45a13b094954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cc26174d5864c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd75f45a13b094954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cc26174d5864c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>