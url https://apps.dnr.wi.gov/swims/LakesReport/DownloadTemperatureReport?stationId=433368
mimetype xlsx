--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f6dff33c8741ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd363b1f2057748ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cc26174d5864c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb193afbe616e4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cc26174d5864c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb193afbe616e4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>