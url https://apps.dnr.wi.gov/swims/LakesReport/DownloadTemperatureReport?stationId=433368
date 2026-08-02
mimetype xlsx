--- v4 (2026-06-13)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd363b1f2057748ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9d78e0ee84358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb193afbe616e4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9c93bcdb4334fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb193afbe616e4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9c93bcdb4334fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21687,28 +21687,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G417" t="inlineStr">
         <x:is>
           <x:t>40.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H417" t="inlineStr">
         <x:is>
           <x:t>2.39</x:t>
         </x:is>
       </x:c>
       <x:c r="I417" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J417" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="418">
+      <x:c r="A418" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B418" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C418" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D418" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E418" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G418" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H418" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I418" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J418" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t>8.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B421" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C421" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D421" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E421" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G421" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H421" t="inlineStr">
+        <x:is>
+          <x:t>8.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I421" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>57.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>7.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C423" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D423" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E423" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G423" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H423" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>