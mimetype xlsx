--- v5 (2026-08-02)
+++ v6 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c4c9ee8bcc4b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80f8884be9548d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7907d4c3927a4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88b2a79d03eb4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7907d4c3927a4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88b2a79d03eb4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12639,28 +12639,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G243" t="inlineStr">
         <x:is>
           <x:t>67.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H243" t="inlineStr">
         <x:is>
           <x:t>7.97</x:t>
         </x:is>
       </x:c>
       <x:c r="I243" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J243" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t>8.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t>8.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B246" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C246" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D246" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E246" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G246" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H246" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I246" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J246" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t>7.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t>7.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t>8.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>