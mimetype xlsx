--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80f8884be9548d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390d3ebae941474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88b2a79d03eb4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d0b8f09ea744baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88b2a79d03eb4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d0b8f09ea744baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>