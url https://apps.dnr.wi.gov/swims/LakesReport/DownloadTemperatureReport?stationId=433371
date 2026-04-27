--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f3eaf64105466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42999b3f32404234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R317bd2c61d4941b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R701821af031c4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R317bd2c61d4941b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R701821af031c4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>