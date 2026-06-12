--- v3 (2026-04-27)
+++ v4 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42999b3f32404234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19241bb91c74932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R701821af031c4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a66fe03911d4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R701821af031c4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a66fe03911d4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>