--- v4 (2026-06-12)
+++ v5 (2026-08-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19241bb91c74932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86cfc1f20eb54461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a66fe03911d4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38e902c234354950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a66fe03911d4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38e902c234354950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12899,28 +12899,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G248" t="inlineStr">
         <x:is>
           <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="H248" t="inlineStr">
         <x:is>
           <x:t>7.31</x:t>
         </x:is>
       </x:c>
       <x:c r="I248" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J248" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t>8.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t>8.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C251" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D251" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E251" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t>8.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t>67.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t>9.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>