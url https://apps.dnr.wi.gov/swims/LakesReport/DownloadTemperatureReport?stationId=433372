--- v4 (2026-08-02)
+++ v5 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bff8912d5c445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d6fa274f384e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7513725403ea4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd26465f201af4a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7513725403ea4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd26465f201af4a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22675,28 +22675,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G436" t="inlineStr">
         <x:is>
           <x:t>76</x:t>
         </x:is>
       </x:c>
       <x:c r="H436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I436" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="438">
+      <x:c r="A438" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>