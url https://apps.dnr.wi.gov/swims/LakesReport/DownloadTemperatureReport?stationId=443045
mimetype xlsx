--- v1 (2026-02-24)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b124e9b35843c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8438e7fe31b4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcf2cf122dedc4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9fb4aa657fa44fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf2cf122dedc4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fb4aa657fa44fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>