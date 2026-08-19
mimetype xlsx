--- v2 (2026-06-02)
+++ v3 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8438e7fe31b4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5baa4b0a7a4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9fb4aa657fa44fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0d5eedbdd9d4d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fb4aa657fa44fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0d5eedbdd9d4d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2135,28 +2135,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G41" t="inlineStr">
         <x:is>
           <x:t>48.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H41" t="inlineStr">
         <x:is>
           <x:t>6.38</x:t>
         </x:is>
       </x:c>
       <x:c r="I41" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J41" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t>109</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>108.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>100</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>106</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>83.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>60.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>