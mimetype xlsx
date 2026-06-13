--- v2 (2026-03-20)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb3d4b9d5c843fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a5d71be2bc49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9155cf5d48044459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84104b948c7a4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9155cf5d48044459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84104b948c7a4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>