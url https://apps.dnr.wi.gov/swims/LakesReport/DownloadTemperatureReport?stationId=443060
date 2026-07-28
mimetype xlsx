--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a5d71be2bc49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaae12240058413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84104b948c7a4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1901d36c694f461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84104b948c7a4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1901d36c694f461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32555,28 +32555,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G626" t="inlineStr">
         <x:is>
           <x:t>54.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H626" t="inlineStr">
         <x:is>
           <x:t>5.02</x:t>
         </x:is>
       </x:c>
       <x:c r="I626" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J626" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="627">
+      <x:c r="A627" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B627" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C627" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D627" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E627" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F627" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G627" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H627" t="inlineStr">
+        <x:is>
+          <x:t>8.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I627" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J627" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="628">
+      <x:c r="A628" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B628" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C628" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D628" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E628" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F628" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G628" t="inlineStr">
+        <x:is>
+          <x:t>67.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H628" t="inlineStr">
+        <x:is>
+          <x:t>8.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I628" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J628" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="629">
+      <x:c r="A629" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B629" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C629" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D629" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E629" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F629" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G629" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H629" t="inlineStr">
+        <x:is>
+          <x:t>9.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I629" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J629" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="630">
+      <x:c r="A630" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B630" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C630" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D630" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E630" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F630" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G630" t="inlineStr">
+        <x:is>
+          <x:t>52.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H630" t="inlineStr">
+        <x:is>
+          <x:t>5.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I630" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J630" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="631">
+      <x:c r="A631" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B631" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C631" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D631" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E631" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F631" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G631" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H631" t="inlineStr">
+        <x:is>
+          <x:t>8.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I631" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J631" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="632">
+      <x:c r="A632" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B632" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C632" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D632" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E632" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F632" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G632" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H632" t="inlineStr">
+        <x:is>
+          <x:t>8.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I632" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J632" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="633">
+      <x:c r="A633" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B633" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C633" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D633" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E633" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F633" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G633" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H633" t="inlineStr">
+        <x:is>
+          <x:t>8.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I633" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J633" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="634">
+      <x:c r="A634" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B634" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C634" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D634" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E634" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F634" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G634" t="inlineStr">
+        <x:is>
+          <x:t>55.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H634" t="inlineStr">
+        <x:is>
+          <x:t>3.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I634" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J634" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>