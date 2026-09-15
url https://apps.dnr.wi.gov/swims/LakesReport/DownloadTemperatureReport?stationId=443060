--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaae12240058413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f4f35072f94940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1901d36c694f461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R67869bba51ac403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1901d36c694f461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67869bba51ac403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32971,28 +32971,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G634" t="inlineStr">
         <x:is>
           <x:t>55.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H634" t="inlineStr">
         <x:is>
           <x:t>3.76</x:t>
         </x:is>
       </x:c>
       <x:c r="I634" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J634" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="635">
+      <x:c r="A635" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B635" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C635" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D635" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E635" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F635" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G635" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H635" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I635" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J635" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="636">
+      <x:c r="A636" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B636" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C636" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D636" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E636" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F636" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G636" t="inlineStr">
+        <x:is>
+          <x:t>72.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H636" t="inlineStr">
+        <x:is>
+          <x:t>8.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I636" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J636" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="637">
+      <x:c r="A637" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B637" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C637" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D637" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E637" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F637" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G637" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H637" t="inlineStr">
+        <x:is>
+          <x:t>8.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I637" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J637" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="638">
+      <x:c r="A638" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B638" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C638" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D638" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E638" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F638" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G638" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H638" t="inlineStr">
+        <x:is>
+          <x:t>1.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I638" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J638" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>